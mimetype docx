--- v0 (2026-06-22)
+++ v1 (2026-10-20)
@@ -1,3554 +1,8385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="13B11274" w14:textId="77777777" w:rsidR="00944E6B" w:rsidRDefault="00944E6B" w:rsidP="00454CCC">
-[...204 lines deleted...]
-            <w:sdtPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9026"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F23DD9" w:rsidRPr="004B622D" w14:paraId="3F4E637F" w14:textId="77777777" w:rsidTr="00DE3D65">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="089432A1" w14:textId="77777777" w:rsidR="00191127" w:rsidRDefault="00DA4F14" w:rsidP="0067254E">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0060A3"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA4F14">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0060A3"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INTER-COUNTRY TRAVEL GRANT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C1E3E71" w14:textId="23E0EF0B" w:rsidR="00675A99" w:rsidRPr="00675A99" w:rsidRDefault="00675A99" w:rsidP="00675A99">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00675A99">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For Finnish host institutions inviting a U.S. </w:t>
+            </w:r>
+            <w:r w:rsidR="00F65DE7">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fulbright</w:t>
+            </w:r>
+            <w:r w:rsidR="004F6108">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00675A99">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>from elsewhere in Europe for a short visit to Finland.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="11"/>
+        <w:gridCol w:w="6600"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006E468E" w:rsidRPr="004B622D" w14:paraId="0A342548" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="36197898" w14:textId="23CA123C" w:rsidR="006E468E" w:rsidRDefault="00B317DB" w:rsidP="00F94482">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B317DB">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>THE GRANT AT A GLANCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E468E" w:rsidRPr="004B622D" w14:paraId="44ADA1EF" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="336DD388" w14:textId="2E3F8978" w:rsidR="006E468E" w:rsidRPr="000D0AA5" w:rsidRDefault="00930503" w:rsidP="00F94482">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00930503">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>What the grant covers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3660" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1758CC98" w14:textId="53965E44" w:rsidR="006E468E" w:rsidRPr="00DF3C50" w:rsidRDefault="00091479" w:rsidP="00735D8A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00091479">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>The U.S. Fulbrighter’s round-trip travel between their current Fulbright host city in Europe and the host city in Finland.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006E468E" w:rsidRPr="004B622D" w14:paraId="46B93B7E" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="542A28F0" w14:textId="0D39DDE7" w:rsidR="006E468E" w:rsidRPr="000D0AA5" w:rsidRDefault="00CE71F2" w:rsidP="00F94482">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE71F2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>What the host covers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3660" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7071543A" w14:textId="5F1DE7E3" w:rsidR="006E468E" w:rsidRPr="006E2995" w:rsidRDefault="006E2995" w:rsidP="00735D8A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E2995">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Accommodation, meals, local travel</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF26F8">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E2995">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and all other costs of the visit. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E2995">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>These are covered by the host, or as agreed between the host and the Fulbrighter before the visit.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE71F2" w:rsidRPr="00DD46D5" w14:paraId="5BDCF5E9" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="616F34E4" w14:textId="4525979B" w:rsidR="00CE71F2" w:rsidRPr="00CE71F2" w:rsidRDefault="005F4C6D" w:rsidP="00F94482">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4C6D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Who applies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3660" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="024CEAEB" w14:textId="48A5AD76" w:rsidR="00CE71F2" w:rsidRPr="008953ED" w:rsidRDefault="008953ED" w:rsidP="00F94482">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
-[...14 lines deleted...]
-              <w:r w:rsidRPr="000E296D">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008953ED">
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>The Finnish host institution.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE71F2" w:rsidRPr="004B622D" w14:paraId="3CC88A1A" w14:textId="77777777" w:rsidTr="0044600A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B520A59" w14:textId="465454B9" w:rsidR="00CE71F2" w:rsidRPr="00CE71F2" w:rsidRDefault="00FF0CEC" w:rsidP="00F94482">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF0CEC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>How to apply</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3660" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6563B2A0" w14:textId="25B84F70" w:rsidR="00CE71F2" w:rsidRPr="00D84CF4" w:rsidRDefault="00D84CF4" w:rsidP="00735D8A">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2085"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D84CF4">
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Complete this form</w:t>
+            </w:r>
+            <w:r w:rsidR="0039531E">
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and upload it to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidR="00DA1808" w:rsidRPr="00723F40">
                 <w:rPr>
-                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Click or tap here to enter text.</w:t>
+                <w:t>S</w:t>
               </w:r>
-            </w:sdtContent>
-[...82 lines deleted...]
-              <w:r w:rsidRPr="000E296D">
+              <w:r w:rsidR="00DA1808" w:rsidRPr="00723F40">
                 <w:rPr>
-                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Click or tap here to enter text.</w:t>
+                <w:t>harePoint</w:t>
               </w:r>
-            </w:sdtContent>
-[...62 lines deleted...]
-            <w:sdtPr>
+            </w:hyperlink>
+            <w:r w:rsidR="00091479" w:rsidRPr="00091479">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. If you are already in contact with the Fulbrighter, </w:t>
+            </w:r>
+            <w:r w:rsidR="0039531E" w:rsidRPr="0039531E">
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">attach their CV (PDF). If you would like the Foundation to contact the </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00091479" w:rsidRPr="00091479">
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ulbrighter</w:t>
+            </w:r>
+            <w:r w:rsidR="0039531E" w:rsidRPr="0039531E">
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, attach an invitation letter instead.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CE71F2" w:rsidRPr="004B622D" w14:paraId="1627A61C" w14:textId="77777777" w:rsidTr="0044600A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE9F5AE" w14:textId="4186F0EA" w:rsidR="00CE71F2" w:rsidRPr="00CE71F2" w:rsidRDefault="00FB172A" w:rsidP="00F94482">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Deadline and review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3660" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6082D4B9" w14:textId="5F7B6496" w:rsidR="00CE71F2" w:rsidRPr="00E53929" w:rsidRDefault="0039531E" w:rsidP="00735D8A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039531E">
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit at least six weeks before the planned visit. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039531E">
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:sz w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Applications are reviewed on a rolling basis. If an application arrives later, the Foundation cannot guarantee that it will be processed in time.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0044600A" w:rsidRPr="004B622D" w14:paraId="629F3D04" w14:textId="77777777" w:rsidTr="003C66DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED0281B" w14:textId="77777777" w:rsidR="0044600A" w:rsidRPr="00B317DB" w:rsidRDefault="0044600A" w:rsidP="00F94482">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-            <w:sdtEndPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0044600A" w14:paraId="50D0917F" w14:textId="77777777" w:rsidTr="003C66DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3F7DF9" w14:textId="7D961A9F" w:rsidR="0044600A" w:rsidRDefault="0041109D" w:rsidP="00F94482">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="ng-directive"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="000E296D">
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0041109D">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>APPLICATION CHECKLIST</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE79AD" w:rsidRPr="004B622D" w14:paraId="05CFF74C" w14:textId="77777777" w:rsidTr="003C66DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5171622B" w14:textId="2882AFE2" w:rsidR="00EE79AD" w:rsidRPr="007B533E" w:rsidRDefault="007B533E" w:rsidP="007B533E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B533E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Incomplete applications cannot be processed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000159D9" w:rsidRPr="004B622D" w14:paraId="303BA842" w14:textId="77777777" w:rsidTr="003C66DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="233" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="65752990" w14:textId="14777BDF" w:rsidR="000159D9" w:rsidRPr="00DF3C50" w:rsidRDefault="000B1771" w:rsidP="00F94482">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="PlaceholderText"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Click or tap here to enter text.</w:t>
-[...84 lines deleted...]
-              <w:r w:rsidRPr="000E296D">
+                <w:id w:val="-756632519"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00155C75">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4767" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="134C2D47" w14:textId="77777777" w:rsidR="00EB3CDC" w:rsidRDefault="00EB3CDC" w:rsidP="00EB3CDC">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>All sections of the application form are complete.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65F983A1" w14:textId="6C71C47F" w:rsidR="000159D9" w:rsidRPr="00DF3C50" w:rsidRDefault="00EB3CDC" w:rsidP="008C3AA5">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Sections 1–5 on the following pages.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00491C25" w:rsidRPr="0039531E" w14:paraId="14F5082F" w14:textId="77777777" w:rsidTr="00123E9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="233" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2846F7C6" w14:textId="2B68E15A" w:rsidR="00491C25" w:rsidRDefault="000B1771" w:rsidP="00F94482">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="PlaceholderText"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Click or tap here to enter text.</w:t>
-[...295 lines deleted...]
-              <w:r w:rsidRPr="000E296D">
+                <w:id w:val="225267204"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00491C25">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4767" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="58302BA8" w14:textId="082CBEB8" w:rsidR="0039531E" w:rsidRDefault="0039531E" w:rsidP="0039531E">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0039531E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you are already in contact with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479" w:rsidRPr="00091479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fulbrighter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039531E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>: their CV is attached.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="459C36F4" w14:textId="7BF09925" w:rsidR="00491C25" w:rsidRPr="00DF3C50" w:rsidRDefault="00FA54A6" w:rsidP="008C3AA5">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Separate file, PDF format.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00491C25" w:rsidRPr="004B622D" w14:paraId="44CAC002" w14:textId="77777777" w:rsidTr="00123E9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="233" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="52CA9640" w14:textId="03981716" w:rsidR="00491C25" w:rsidRDefault="000B1771" w:rsidP="00F94482">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="PlaceholderText"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Click or tap here to enter text.</w:t>
-[...84 lines deleted...]
-              <w:r w:rsidRPr="000E296D">
+                <w:id w:val="-1629773296"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="001D08B2">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4767" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="772096B5" w14:textId="1519DC4A" w:rsidR="008425B7" w:rsidRDefault="008425B7" w:rsidP="008425B7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The host and the </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479" w:rsidRPr="00091479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fulbrighter </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>have agreed on how local costs will be covered.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F2FC6D" w14:textId="5D1245B9" w:rsidR="003C66DF" w:rsidRPr="00DF3C50" w:rsidRDefault="008425B7" w:rsidP="001D08B2">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Accommodation, meals, local travel and other expenses. Describe the arrangement in Section 4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D08B2" w:rsidRPr="00091479" w14:paraId="1578EF07" w14:textId="77777777" w:rsidTr="00123E9B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="233" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2115192F" w14:textId="2575816C" w:rsidR="001D08B2" w:rsidRDefault="000B1771" w:rsidP="00F94482">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="PlaceholderText"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Click or tap here to enter text.</w:t>
-[...84 lines deleted...]
-              <w:r w:rsidRPr="000E296D">
+                <w:id w:val="217792424"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="007D0A9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4767" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="798178DD" w14:textId="681CC1FF" w:rsidR="00123E9B" w:rsidRDefault="00123E9B" w:rsidP="00123E9B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the Fulbright Finland Foundation is asked to contact the </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fulbrighter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>: an invitation letter is attached.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44029840" w14:textId="78F3CEA1" w:rsidR="001D08B2" w:rsidRDefault="00123E9B" w:rsidP="00123E9B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addressed to the </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fulbrighter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the inviting institution, suggested topic, activities</w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and dates of the visit. See Section 5.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4173E084" w14:textId="7706B0B8" w:rsidR="00123E9B" w:rsidRDefault="00123E9B" w:rsidP="00123E9B">
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00454E4F" w:rsidRPr="004B622D" w14:paraId="2DAADA9C" w14:textId="77777777" w:rsidTr="00735D8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F8E00C" w14:textId="6D84784D" w:rsidR="00454E4F" w:rsidRDefault="00454E4F" w:rsidP="00454E4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3666" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5363907D" w14:textId="5D3723FA" w:rsidR="00454E4F" w:rsidRPr="0094117C" w:rsidRDefault="000B1771" w:rsidP="00454E4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="PlaceholderText"/>
+                  <w:rStyle w:val="Aptosstandard"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1949386188"/>
+                <w:placeholder>
+                  <w:docPart w:val="F793B6E1E96D44AE9C1B470CE1464F6B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2025-10-28T00:00:00Z">
+                  <w:dateFormat w:val="MMMM dd, YYYY"/>
+                  <w:lid w:val="en-US"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="ng-directive"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
-                <w:t>Click or tap here to enter text.</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="31CC18CE" w14:textId="77777777" w:rsidR="000E296D" w:rsidRDefault="000E296D" w:rsidP="000E296D">
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0094117C" w:rsidRPr="00730B1E">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Click to enter a date (dd/mm/yyyy).</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E06EA" w:rsidRPr="004B622D" w14:paraId="5B25CE7C" w14:textId="77777777" w:rsidTr="00735D8A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1334" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="68575C99" w14:textId="3FC09C73" w:rsidR="000E06EA" w:rsidRDefault="000E06EA" w:rsidP="00454E4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Submitted by:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5F7E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Full name of the host contact person. In place of a signature.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3666" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A8854B0" w14:textId="307BE586" w:rsidR="000E06EA" w:rsidRDefault="000B1771" w:rsidP="00454E4F">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1940095023"/>
+                <w:placeholder>
+                  <w:docPart w:val="6785FE3EC1804515A2154701B84E5A5A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008C3AA5">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Click or tap to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9026"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00191127" w:rsidRPr="004B622D" w14:paraId="1FB534A6" w14:textId="77777777" w:rsidTr="00DE3D65">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BDC82D" w14:textId="176E03EB" w:rsidR="00F36681" w:rsidRPr="00156AAC" w:rsidRDefault="00F36681" w:rsidP="00770849">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="19663D16" w14:textId="77777777" w:rsidR="0094117C" w:rsidRPr="008C3AA5" w:rsidRDefault="0094117C">
       <w:pPr>
-        <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rStyle w:val="ng-directive"/>
-[...924 lines deleted...]
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008C3AA5">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Visit</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4F9DFF" w14:textId="77777777" w:rsidR="000E296D" w:rsidRDefault="000E296D" w:rsidP="000E296D">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2416"/>
+        <w:gridCol w:w="3368"/>
+        <w:gridCol w:w="1578"/>
+        <w:gridCol w:w="1654"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D80BC7" w:rsidRPr="00191127" w14:paraId="0661B1D2" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="7F7F7F" w:themeFill="text1" w:themeFillTint="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D9C75D8" w14:textId="5E526129" w:rsidR="00D80BC7" w:rsidRDefault="00D80BC7" w:rsidP="0067254E">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D80BC7">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>APPLICATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FORM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E81A82" w:rsidRPr="00191127" w14:paraId="6EF18B33" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+          </w:tcPr>
+          <w:p w14:paraId="79208093" w14:textId="51779090" w:rsidR="00E81A82" w:rsidRPr="00280169" w:rsidRDefault="00591E7F" w:rsidP="0067254E">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1  </w:t>
+            </w:r>
+            <w:r w:rsidR="002D0F75" w:rsidRPr="002D0F75">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Finnish</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="002D0F75" w:rsidRPr="002D0F75">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Institution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E81A82" w14:paraId="368A51F2" w14:textId="12BA009B" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="671DFD6D" w14:textId="77777777" w:rsidR="00E81A82" w:rsidRDefault="002D0F75" w:rsidP="0067254E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Institution</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81A82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D4E4420" w14:textId="13A058FD" w:rsidR="002D0F75" w:rsidRPr="000D0AA5" w:rsidRDefault="002D0F75" w:rsidP="006B2849">
+            <w:pPr>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Official name.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1134096591"/>
+            <w:placeholder>
+              <w:docPart w:val="F417703D5BB643CBB5B15885302CDC96"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="52676A14" w14:textId="66A51072" w:rsidR="00E81A82" w:rsidRPr="00DD46D5" w:rsidRDefault="00A824F7" w:rsidP="0067254E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E81A82" w14:paraId="394B8D6F" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77029F96" w14:textId="491B64C1" w:rsidR="00E81A82" w:rsidRPr="000D0AA5" w:rsidRDefault="00B663CE" w:rsidP="0067254E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B663CE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faculty / </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B663CE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>epartment:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-402754912"/>
+            <w:placeholder>
+              <w:docPart w:val="2E84A977E9AB4DF686872BB29A670BB7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="3AB127AB" w14:textId="13C5A0BD" w:rsidR="00E81A82" w:rsidRPr="00DD46D5" w:rsidRDefault="00A824F7" w:rsidP="0067254E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00B663CE" w14:paraId="17FAC6F4" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="229658B0" w14:textId="5A5C4379" w:rsidR="00B663CE" w:rsidRPr="00B663CE" w:rsidRDefault="003D7B65" w:rsidP="0067254E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D7B65">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Street </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D7B65">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ddress:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1639688691"/>
+            <w:placeholder>
+              <w:docPart w:val="B767697A843F4CB6974C4017DE311229"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="7CD52509" w14:textId="1E9186E6" w:rsidR="00B663CE" w:rsidRDefault="00AF593E" w:rsidP="0067254E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="000153E8" w14:paraId="0A4670D1" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C63CBA3" w14:textId="0969030B" w:rsidR="00E81A82" w:rsidRPr="000D0AA5" w:rsidRDefault="00E81A82" w:rsidP="0067254E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>City:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:id w:val="2070139252"/>
+            <w:placeholder>
+              <w:docPart w:val="41CD9C53FA2A4DFEB5885E3862D62816"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1868" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="7B51E933" w14:textId="2D66A517" w:rsidR="00E81A82" w:rsidRPr="00DD46D5" w:rsidRDefault="00DD46D5" w:rsidP="0067254E">
+                <w:pPr>
+                  <w:spacing w:after="0"/>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="106C319B" w14:textId="06DC5145" w:rsidR="00E81A82" w:rsidRPr="004C6AF9" w:rsidRDefault="00091479" w:rsidP="0067254E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Postal</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81A82" w:rsidRPr="004C6AF9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> code:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:id w:val="31622544"/>
+            <w:placeholder>
+              <w:docPart w:val="7A4AF3A16D184C5DADF2FE52AFE6CE1C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="917" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="5B87F81E" w14:textId="7CCC6454" w:rsidR="00E81A82" w:rsidRPr="00DD46D5" w:rsidRDefault="00AF593E" w:rsidP="0067254E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">        </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">       </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">         </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">       </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E81A82" w14:paraId="1A19BABE" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3187FA2B" w14:textId="56A66C9F" w:rsidR="00E81A82" w:rsidRPr="000D0AA5" w:rsidRDefault="000A446D" w:rsidP="0067254E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Website</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81A82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:id w:val="772829898"/>
+            <w:placeholder>
+              <w:docPart w:val="E16359D99F244438A644BD24BFFB4C00"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="4895137F" w14:textId="2CCB2F0A" w:rsidR="00E81A82" w:rsidRPr="00DD46D5" w:rsidRDefault="00AF593E" w:rsidP="0067254E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E81A82" w:rsidRPr="000A446D" w14:paraId="7EFA3B58" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+          </w:tcPr>
+          <w:p w14:paraId="561501FD" w14:textId="1C060118" w:rsidR="00E81A82" w:rsidRPr="000A446D" w:rsidRDefault="000A446D" w:rsidP="0067254E">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A446D">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2  Host</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A446D">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Contact P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>erson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E81A82" w14:paraId="5923D2A6" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="352C1772" w14:textId="54CD8C09" w:rsidR="00E81A82" w:rsidRPr="000D0AA5" w:rsidRDefault="00E81A82" w:rsidP="0067254E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">irst </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ame:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-373390032"/>
+            <w:placeholder>
+              <w:docPart w:val="06FB00D36D3544F99F68DEE6309FFA15"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="778C36EB" w14:textId="1113BB5A" w:rsidR="00E81A82" w:rsidRPr="00DD46D5" w:rsidRDefault="00342761" w:rsidP="0067254E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E81A82" w14:paraId="1E9A4883" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0937469D" w14:textId="010E99B5" w:rsidR="00E81A82" w:rsidRPr="000D0AA5" w:rsidRDefault="00E81A82" w:rsidP="0067254E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ast </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ame: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-2101553863"/>
+            <w:placeholder>
+              <w:docPart w:val="B257E5DF3FFF4F43A82B0EC1F81DF5E1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="289CB361" w14:textId="2C373727" w:rsidR="00E81A82" w:rsidRPr="00DD46D5" w:rsidRDefault="00DD46D5" w:rsidP="0067254E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E81A82" w14:paraId="65E86F7F" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D9C370" w14:textId="13E766C4" w:rsidR="00E81A82" w:rsidRPr="000D0AA5" w:rsidRDefault="00154C7C" w:rsidP="0067254E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title / </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>osition</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81A82" w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1839061653"/>
+            <w:placeholder>
+              <w:docPart w:val="AF84F0F0B6DA4E67AD63E2D69490D51E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="472B5F00" w14:textId="360E3BEF" w:rsidR="00E81A82" w:rsidRPr="00DD46D5" w:rsidRDefault="00DD46D5" w:rsidP="0067254E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00154C7C" w14:paraId="5A0A8334" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B810751" w14:textId="14EF7A01" w:rsidR="00154C7C" w:rsidRDefault="00154C7C" w:rsidP="0067254E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154C7C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154C7C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ddress:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3660" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="600279E0" w14:textId="6B7A7F36" w:rsidR="00154C7C" w:rsidRDefault="000B1771" w:rsidP="0067254E">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-81525653"/>
+                <w:placeholder>
+                  <w:docPart w:val="979AC015C98C4E51A50FEC26743715E6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00154C7C">
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E81A82" w:rsidRPr="00DA4EAC" w14:paraId="254F349F" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7D536D" w14:textId="7AF0AE54" w:rsidR="00E81A82" w:rsidRPr="000D0AA5" w:rsidRDefault="00E81A82" w:rsidP="0067254E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="008C78E4">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Include co</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81A82">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C78E4">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>try code</w:t>
+            </w:r>
+            <w:r w:rsidR="001412EA">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1132708330"/>
+            <w:placeholder>
+              <w:docPart w:val="A6C13A3A0F9643AE83DAF817C06156AF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="15F64F5C" w14:textId="5FD74829" w:rsidR="00E81A82" w:rsidRPr="00DD46D5" w:rsidRDefault="00342761" w:rsidP="0067254E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00E81A82" w14:paraId="28C47A12" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+          </w:tcPr>
+          <w:p w14:paraId="374D3A5B" w14:textId="042A4100" w:rsidR="00E81A82" w:rsidRPr="00280169" w:rsidRDefault="00342761" w:rsidP="0067254E">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r w:rsidR="004B622D">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>U.S.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fulbright</w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F2741" w:rsidRPr="000F2741" w14:paraId="0D9619F0" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3335FF6B" w14:textId="224AD875" w:rsidR="000F2741" w:rsidRDefault="0096310C" w:rsidP="0096310C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+            <w:r w:rsidR="000F2741">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-95953245"/>
+            <w:placeholder>
+              <w:docPart w:val="EB8526E7594246A0B7A2CFEB889C9949"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="3994693D" w14:textId="457BCBFA" w:rsidR="000F2741" w:rsidRPr="000F2741" w:rsidRDefault="000F2741" w:rsidP="0067254E">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0096310C" w:rsidRPr="000F2741" w14:paraId="2E1BA764" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBD2775" w14:textId="5C4C32E1" w:rsidR="0096310C" w:rsidRDefault="0096310C" w:rsidP="0096310C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ast </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ame: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1356722506"/>
+            <w:placeholder>
+              <w:docPart w:val="A0447C65D118405097122806626ED285"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="069F736C" w14:textId="4E73CE81" w:rsidR="0096310C" w:rsidRDefault="00DC655C" w:rsidP="0096310C">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="0096310C" w:rsidRPr="000F2741" w14:paraId="1BF5244E" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3782C6F1" w14:textId="50C3437A" w:rsidR="0096310C" w:rsidRDefault="00BC03A3" w:rsidP="0096310C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Title / Position</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1998643239"/>
+            <w:placeholder>
+              <w:docPart w:val="B50AEB08EFEE4E39A5AEA75CF5F2824A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="2F16E252" w14:textId="0BCC03AA" w:rsidR="0096310C" w:rsidRDefault="00DC655C" w:rsidP="0096310C">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BC03A3" w:rsidRPr="000F2741" w14:paraId="152D55CF" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1088C473" w14:textId="5859E3CF" w:rsidR="00BC03A3" w:rsidRDefault="00BC03A3" w:rsidP="00BC03A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154C7C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00154C7C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ddress:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1727826803"/>
+            <w:placeholder>
+              <w:docPart w:val="18C6CD5EE38948009B5635483BF06DC2"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="69E51A42" w14:textId="4A04B4E2" w:rsidR="00BC03A3" w:rsidRDefault="00DC655C" w:rsidP="00BC03A3">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BC03A3" w:rsidRPr="00BC03A3" w14:paraId="3014B85F" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="119B324A" w14:textId="7CD6AC49" w:rsidR="00BC03A3" w:rsidRPr="00154C7C" w:rsidRDefault="00BC03A3" w:rsidP="00BC03A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phone </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>umber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D0AA5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="008C78E4">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Include co</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E81A82">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>un</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C78E4">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>try code</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-2110270380"/>
+            <w:placeholder>
+              <w:docPart w:val="EABA3B20006D404094397122F0289E8B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="09E4F842" w14:textId="075FBAEE" w:rsidR="00BC03A3" w:rsidRPr="00BC03A3" w:rsidRDefault="00DC655C" w:rsidP="00BC03A3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BC03A3" w:rsidRPr="008B7FEB" w14:paraId="2A0E299C" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1817F41F" w14:textId="3C353C4E" w:rsidR="00BC03A3" w:rsidRDefault="008F2B55" w:rsidP="00BC03A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F2B55">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Home </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B55">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nstitution in the U.S.:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1769988260"/>
+            <w:placeholder>
+              <w:docPart w:val="BCC8E8C54E9D4D20A8BBFE06929F8012"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="69FD00A2" w14:textId="27F37F13" w:rsidR="00BC03A3" w:rsidRDefault="00BC03A3" w:rsidP="00BC03A3">
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00FB172A" w:rsidRPr="00FB172A" w14:paraId="64FAC480" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EBB78D" w14:textId="3820C8E0" w:rsidR="00FB172A" w:rsidRPr="008F2B55" w:rsidRDefault="00FB172A" w:rsidP="00BC03A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Current</w:t>
+            </w:r>
+            <w:r w:rsidR="001D5EA2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> host</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001D5EA2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">institution </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>in Europe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="427242328"/>
+            <w:placeholder>
+              <w:docPart w:val="FECC1BCF7E6147139388A605DAF14EDC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="77ED4847" w14:textId="726D2B21" w:rsidR="00FB172A" w:rsidRPr="00FB172A" w:rsidRDefault="00FB172A" w:rsidP="00BC03A3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BC03A3" w:rsidRPr="008B7FEB" w14:paraId="546BB2E2" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E6427C" w14:textId="316DA2F8" w:rsidR="00BC03A3" w:rsidRPr="000D0AA5" w:rsidRDefault="00BC03A3" w:rsidP="00BC03A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ield:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005866E6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3660" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-1289196168"/>
+              <w:placeholder>
+                <w:docPart w:val="725B3533E1C94A4A923FACA352E9D41A"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:comboBox>
+                <w:listItem w:displayText="Agriculture and Forestry" w:value="Agriculture and Forestry"/>
+                <w:listItem w:displayText="American History" w:value="American History"/>
+                <w:listItem w:displayText="American Literature" w:value="American Literature"/>
+                <w:listItem w:displayText="American Studies" w:value="American Studies"/>
+                <w:listItem w:displayText="Anthropology" w:value="Anthropology"/>
+                <w:listItem w:displayText="Archaeology" w:value="Archaeology"/>
+                <w:listItem w:displayText="Architecture/Urban Planning" w:value="Architecture/Urban Planning"/>
+                <w:listItem w:displayText="Area Studies" w:value="Area Studies"/>
+                <w:listItem w:displayText="Art History" w:value="Art History"/>
+                <w:listItem w:displayText="Biological Sciences" w:value="Biological Sciences"/>
+                <w:listItem w:displayText="Business" w:value="Business"/>
+                <w:listItem w:displayText="Business Administration" w:value="Business Administration"/>
+                <w:listItem w:displayText="Chemistry" w:value="Chemistry"/>
+                <w:listItem w:displayText="Communication/Journalism" w:value="Communication/Journalism"/>
+                <w:listItem w:displayText="Computer Science" w:value="Computer Science"/>
+                <w:listItem w:displayText="Creative Writing" w:value="Creative Writing"/>
+                <w:listItem w:displayText="Dance" w:value="Dance"/>
+                <w:listItem w:displayText="Economics" w:value="Economics"/>
+                <w:listItem w:displayText="Education" w:value="Education"/>
+                <w:listItem w:displayText="Engineering and Technology" w:value="Engineering and Technology"/>
+                <w:listItem w:displayText="Environmental Sciences" w:value="Environmental Sciences"/>
+                <w:listItem w:displayText="Film" w:value="Film"/>
+                <w:listItem w:displayText="Fine Arts" w:value="Fine Arts"/>
+                <w:listItem w:displayText="Finnish Language/Literature/Culture" w:value="Finnish Language/Literature/Culture"/>
+                <w:listItem w:displayText="Folklore" w:value="Folklore"/>
+                <w:listItem w:displayText="Gender Studies" w:value="Gender Studies"/>
+                <w:listItem w:displayText="Geography" w:value="Geography"/>
+                <w:listItem w:displayText="Geology" w:value="Geology"/>
+                <w:listItem w:displayText="History (non-U.S.)" w:value="History (non-U.S.)"/>
+                <w:listItem w:displayText="Information Technology (IT) Studies" w:value="Information Technology (IT) Studies"/>
+                <w:listItem w:displayText="Interdisciplinary Studies" w:value="Interdisciplinary Studies"/>
+                <w:listItem w:displayText="International Relations" w:value="International Relations"/>
+                <w:listItem w:displayText="Language/Literature (non-U.S. Literature)" w:value="Language/Literature (non-U.S. Literature)"/>
+                <w:listItem w:displayText="Law" w:value="Law"/>
+                <w:listItem w:displayText="Library and Information Science" w:value="Library and Information Science"/>
+                <w:listItem w:displayText="Linguistics" w:value="Linguistics"/>
+                <w:listItem w:displayText="Mathematics" w:value="Mathematics"/>
+                <w:listItem w:displayText="Medical/Health Sciences" w:value="Medical/Health Sciences"/>
+                <w:listItem w:displayText="Music/Musicology" w:value="Music/Musicology"/>
+                <w:listItem w:displayText="Philosophy" w:value="Philosophy"/>
+                <w:listItem w:displayText="Photography" w:value="Photography"/>
+                <w:listItem w:displayText="Physics/Astronomy" w:value="Physics/Astronomy"/>
+                <w:listItem w:displayText="Political Science" w:value="Political Science"/>
+                <w:listItem w:displayText="Psychology" w:value="Psychology"/>
+                <w:listItem w:displayText="Religious Studies" w:value="Religious Studies"/>
+                <w:listItem w:displayText="Social Science" w:value="Social Science"/>
+                <w:listItem w:displayText="Sociology/Social Work" w:value="Sociology/Social Work"/>
+                <w:listItem w:displayText="Theater + Drama" w:value="Theater + Drama"/>
+                <w:listItem w:displayText="Veterinary Science" w:value="Veterinary Science"/>
+              </w:comboBox>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="46916F68" w14:textId="7DEFE7E0" w:rsidR="00BC03A3" w:rsidRDefault="00BC03A3" w:rsidP="00BC03A3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t>Select from the list.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC03A3" w14:paraId="26B5B852" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE51D70" w14:textId="1BB87D7D" w:rsidR="00BC03A3" w:rsidRPr="000D0AA5" w:rsidRDefault="00BC03A3" w:rsidP="00BC03A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">cademic </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>iscipline</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6C93">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pecialization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="2036932207"/>
+            <w:placeholder>
+              <w:docPart w:val="B4059EAD4B424BD59A39CC6E2AF58B49"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="42A74959" w14:textId="502964A7" w:rsidR="00BC03A3" w:rsidRDefault="00882DD3" w:rsidP="00BC03A3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00DA6C93" w:rsidRPr="00820C7E" w14:paraId="12C50A8C" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E7F534D" w14:textId="0AE4FBD6" w:rsidR="00DA6C93" w:rsidRDefault="0090100D" w:rsidP="00BC03A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0090100D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fulbright </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>g</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090100D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rant </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0090100D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rogram in Europe:</w:t>
+            </w:r>
+            <w:r w:rsidR="00820C7E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="003F22AA" w:rsidRPr="003F22AA">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>E.g., Fulbright U.S. Scholar Program.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1187439325"/>
+            <w:placeholder>
+              <w:docPart w:val="4461278E42CD404FBB4D1D9ADD2E7048"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3660" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="35AB96CD" w14:textId="0AAB8C5F" w:rsidR="00DA6C93" w:rsidRPr="00820C7E" w:rsidRDefault="003F22AA" w:rsidP="00BC03A3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00BC03A3" w:rsidRPr="005B36FD" w14:paraId="67413122" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1340" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C0A69B" w14:textId="12F9BFA4" w:rsidR="00BC03A3" w:rsidRPr="003F22AA" w:rsidRDefault="003F22AA" w:rsidP="00BC03A3">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ost </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB172A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ity in Europe:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+              <w:sz w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1841348849"/>
+            <w:placeholder>
+              <w:docPart w:val="CF3CB36E2F834288A3679943CB7AD31F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="DefaultParagraphFont"/>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1868" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="33FA19F8" w14:textId="25325A18" w:rsidR="00BC03A3" w:rsidRDefault="003F22AA" w:rsidP="00BC03A3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                                           </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC2FF4F" w14:textId="4EC8E7BA" w:rsidR="00BC03A3" w:rsidRDefault="003F22AA" w:rsidP="00BC03A3">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC03A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="-1659677858"/>
+            <w:placeholder>
+              <w:docPart w:val="DF99E31F35734CDB8C5000B98175D8D2"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="917" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="60C456C2" w14:textId="3FEAA6A0" w:rsidR="00BC03A3" w:rsidRDefault="003F22AA" w:rsidP="00BC03A3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">        </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">       </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">         </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">       </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="1003"/>
+        <w:gridCol w:w="1251"/>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2254"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="00DA4F14" w14:paraId="5EA855FC" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+          </w:tcPr>
+          <w:p w14:paraId="069A0B18" w14:textId="6893FAE0" w:rsidR="004B622D" w:rsidRPr="00280169" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:keepLines w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">4  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00280169">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Proposed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00280169">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00280169">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">isit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>and Costs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="004B622D" w14:paraId="0864B722" w14:textId="77777777" w:rsidTr="007221A6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="425FCC45" w14:textId="2FEBB44F" w:rsidR="004B622D" w:rsidRPr="0012657C" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Visit start date:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5F7E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Dates in Finland.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="702C49FB" w14:textId="29E48F2A" w:rsidR="004B622D" w:rsidRPr="0012657C" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Aptosstandard"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1555433660"/>
+                <w:placeholder>
+                  <w:docPart w:val="A80EE14920F943B49ED85701B04C043C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2025-10-15T00:00:00Z">
+                  <w:dateFormat w:val="MMMM dd, YYYY"/>
+                  <w:lid w:val="en-US"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="ng-directive"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00730B1E">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Click to enter a date (dd/mm/yyyy).</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1F16FF" w14:textId="53F3FB03" w:rsidR="004B622D" w:rsidRPr="0012657C" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>End date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6A8B08" w14:textId="1018DEE4" w:rsidR="004B622D" w:rsidRPr="007221A6" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Aptosstandard"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="2136369519"/>
+                <w:placeholder>
+                  <w:docPart w:val="439AA8F354BF49D6999CEB5AD09165C2"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date w:fullDate="2026-02-26T00:00:00Z">
+                  <w:dateFormat w:val="MMMM dd, YYYY"/>
+                  <w:lid w:val="en-US"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="ng-directive"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00730B1E">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Click to enter a date (dd/mm/yyyy).</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="004B622D" w14:paraId="5758E0D9" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="03651164" w14:textId="05AADF9F" w:rsidR="004B622D" w:rsidRPr="00B46503" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reasons for inviting this </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fulbrighter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5F7E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Why this </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fulbrighter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, and why now? What will the visit contribute to the host institution? One to two paragraphs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w14:paraId="36DE59FC" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-56163589"/>
+              <w:placeholder>
+                <w:docPart w:val="C62F4E005CF1441AA148982C21E994F3"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text w:multiLine="1"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0FF8BD3C" w14:textId="7E712290" w:rsidR="004B622D" w:rsidRDefault="004F6108" w:rsidP="004B622D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:rPr>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                               </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">               </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                      </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">  </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                               </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">       </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="28ED68E8" w14:textId="17523C1C" w:rsidR="004F6108" w:rsidRDefault="004F6108" w:rsidP="004B622D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="00280169" w14:paraId="06B55E03" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="23DA3F26" w14:textId="4BDBFA1F" w:rsidR="004B622D" w:rsidRPr="00B46503" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Program in Finland:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5F7E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Outline the visit day by day: lectures, seminars, meetings and other activities. One to two paragraphs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w14:paraId="47FABFE2" w14:textId="77777777" w:rsidTr="00D80BC7">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="870955944"/>
+              <w:placeholder>
+                <w:docPart w:val="1013F989B0E24188B9055B6734198938"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text w:multiLine="1"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="045A011C" w14:textId="525B2130" w:rsidR="004B622D" w:rsidRDefault="004F6108" w:rsidP="004B622D">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rStyle w:val="Aptosstandard"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                               </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">               </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                      </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">  </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                               </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">       </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="320369B3" w14:textId="0428DFE2" w:rsidR="004F6108" w:rsidRPr="00B46503" w:rsidRDefault="004F6108" w:rsidP="004B622D">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="008F193E" w14:paraId="2F96BC99" w14:textId="77777777" w:rsidTr="008F193E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="04D7263E" w14:textId="12783D5F" w:rsidR="004B622D" w:rsidRPr="0012657C" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Requested travel grant (EUR):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5F7E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Round-trip travel from the Fulbrighter’s current host city in Europe to the host city in Finland.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="561034041"/>
+            <w:placeholder>
+              <w:docPart w:val="CF506EF5CEF24429889BE6171BACB40E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3194" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="0C157E30" w14:textId="7E8F0EA5" w:rsidR="004B622D" w:rsidRPr="0012657C" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rStyle w:val="ng-directive"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Amount in EUR.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="008F193E" w14:paraId="0ED7A966" w14:textId="77777777" w:rsidTr="008F193E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1806" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8C01E2" w14:textId="58CE8DC1" w:rsidR="004B622D" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Estimated local costs (EUR):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5F7E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Accommodation, meals, local travel and other expenses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:id w:val="1719316020"/>
+            <w:placeholder>
+              <w:docPart w:val="48A2AEFA066047CCBAA8E92233BAEA35"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3194" w:type="pct"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              </w:tcPr>
+              <w:p w14:paraId="78311AA2" w14:textId="0A1FF440" w:rsidR="004B622D" w:rsidRPr="0012657C" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+                <w:pPr>
+                  <w:keepNext/>
+                  <w:keepLines/>
+                  <w:rPr>
+                    <w:rStyle w:val="ng-directive"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>Amount in EUR.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="007D0A9F" w14:paraId="1E04A10E" w14:textId="77777777" w:rsidTr="00280169">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7661B90A" w14:textId="726C9FF8" w:rsidR="004B622D" w:rsidRPr="00B46503" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>How will local costs be covered?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5F7E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Local costs are covered by the host, or as agreed between the host and the Fulbrighter before the visit. Describe what has been agreed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w14:paraId="4488F286" w14:textId="77777777" w:rsidTr="001405D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="1157039770"/>
+              <w:placeholder>
+                <w:docPart w:val="7A336C4D06B94DFFB2D55BE5BEAB616D"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text w:multiLine="1"/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="43618385" w14:textId="1D9A9F08" w:rsidR="004B622D" w:rsidRDefault="004F6108" w:rsidP="004B622D">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                </w:pPr>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                               </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">               </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">              </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                  </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                               </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00BB5582">
+                  <w:rPr>
+                    <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">       </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="4525570A" w14:textId="77777777" w:rsidR="004B622D" w:rsidRPr="004F6108" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="000153E8" w14:paraId="3E764911" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DAA199" w14:textId="295F54D1" w:rsidR="004B622D" w:rsidRPr="000153E8" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rStyle w:val="Aptosstandard"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5  Contact</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fulbrighter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="007F40BA" w14:paraId="0ED5A6E5" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADDECE3" w14:textId="58577E22" w:rsidR="004B622D" w:rsidRPr="007F40BA" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A45275">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ha</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ve you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A45275">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">been in contact with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="00091479" w:rsidRPr="00091479">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ulbrighter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A45275">
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regarding the visit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, attach the U.S. </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fulbrighter</w:t>
+            </w:r>
+            <w:r w:rsidR="004F6108">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CV with the application.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="005E473F" w14:paraId="32DDC7C0" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="35705E48" w14:textId="77777777" w:rsidR="004B622D" w:rsidRPr="005E473F" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1700459180"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-1987544315"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w14:paraId="481A005E" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0144D131" w14:textId="13CBACF9" w:rsidR="004B622D" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="0"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>If not: would y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A45275">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> like the Fulbright Finland Foundation to contact the </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fulbrighter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A45275">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>institution's</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A45275">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>behalf?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5F7E">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If yes, attach an invitation letter addressed to the U.S. </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fulbrighter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. It should include information about the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>inviting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="747474"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> institution and the suggested topic, activities, and dates of the visit.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="00EF23B7" w14:paraId="44329F47" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="288CFF80" w14:textId="77777777" w:rsidR="004B622D" w:rsidRPr="00EF23B7" w:rsidRDefault="004B622D" w:rsidP="004B622D">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-784423303"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes   </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:id w:val="-833761328"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w14:paraId="78BCB6C8" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="65152F19" w14:textId="77777777" w:rsidR="004B622D" w:rsidRDefault="004B622D" w:rsidP="00F94482">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="00FB61C8" w14:paraId="43DABF64" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0060A3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ABD1BA7" w14:textId="77777777" w:rsidR="004B622D" w:rsidRPr="00FB61C8" w:rsidRDefault="004B622D" w:rsidP="00F94482">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>How to Submit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B622D" w:rsidRPr="0007020C" w14:paraId="6C2F0E04" w14:textId="77777777" w:rsidTr="00F94482">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="39ED448F" w14:textId="5D92CC98" w:rsidR="004B622D" w:rsidRDefault="004B622D" w:rsidP="00F94482">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004B622D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upload the completed form and the attachment required in Section 5 (the </w:t>
+            </w:r>
+            <w:r w:rsidR="00091479">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Fulbrighter’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B622D">
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CV or an invitation letter) to the Fulbright Finland Foundation via</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00723F40">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>SharePoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E6BE4A2" w14:textId="77777777" w:rsidR="004B622D" w:rsidRPr="0007020C" w:rsidRDefault="004B622D" w:rsidP="00F94482">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rStyle w:val="ng-directive"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Submit at least six weeks before the planned visit. Applications are reviewed on a rolling basis.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="75E3BB34" w14:textId="77777777" w:rsidR="001044BF" w:rsidRDefault="001044BF" w:rsidP="0067254E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="056D149C" w14:textId="77777777" w:rsidR="000E296D" w:rsidRPr="009A4905" w:rsidRDefault="000E296D" w:rsidP="000E296D">
-[...974 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="001044BF" w:rsidSect="00E81A82">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1701" w:bottom="1701" w:left="1985" w:header="567" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="751A74DE" w14:textId="77777777" w:rsidR="00130BE8" w:rsidRDefault="00130BE8" w:rsidP="00D60365">
+    <w:p w14:paraId="1896D674" w14:textId="77777777" w:rsidR="000B1771" w:rsidRDefault="000B1771" w:rsidP="009B40B3">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AEE0E03" w14:textId="77777777" w:rsidR="00130BE8" w:rsidRDefault="00130BE8" w:rsidP="00D60365">
+    <w:p w14:paraId="4259B206" w14:textId="77777777" w:rsidR="000B1771" w:rsidRDefault="000B1771" w:rsidP="009B40B3">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25AAD6E7" w14:textId="26031FE1" w:rsidR="008F748C" w:rsidRDefault="008F748C">
+  <w:p w14:paraId="43BE9AB6" w14:textId="77777777" w:rsidR="008125C3" w:rsidRDefault="008125C3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3CD16901" w14:textId="2EC8AA2A" w:rsidR="008125C3" w:rsidRDefault="00280169" w:rsidP="00280169">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="009153E9">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665406" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60EACAE9" wp14:editId="3771B972">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="263B63CD" wp14:editId="48BDDD0A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>904875</wp:posOffset>
+            <wp:posOffset>1243330</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-266700</wp:posOffset>
+            <wp:posOffset>-3175</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3388360" cy="666750"/>
-[...10 lines deleted...]
-          <wp:docPr id="310241243" name="Picture 1" descr="Blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:extent cx="3244215" cy="302895"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:wrapNone/>
+          <wp:docPr id="945041091" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1572407262" name="Picture 1" descr="Blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
-[...2 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect t="18424" b="34201"/>
+                  <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3388360" cy="666750"/>
+                    <a:ext cx="3244215" cy="302895"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:t>/</w:t>
+    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+      <w:r w:rsidR="00091479">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2A3EBA68" w14:textId="42268B0C" w:rsidR="00A23C75" w:rsidRDefault="008F748C">
+  <w:p w14:paraId="58D31A16" w14:textId="0A1F9614" w:rsidR="008125C3" w:rsidRDefault="00B6135B" w:rsidP="00B6135B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
     </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663358" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="748E2764" wp14:editId="6C08E134">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EDA5B4D" wp14:editId="7D11DF59">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>635000</wp:posOffset>
+            <wp:posOffset>1243330</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-279400</wp:posOffset>
+            <wp:posOffset>-3175</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="3388360" cy="666750"/>
-[...10 lines deleted...]
-          <wp:docPr id="1572407262" name="Picture 1" descr="Blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:extent cx="3244215" cy="302895"/>
+          <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1757452736" name="Picture 1" descr="Blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1572407262" name="Picture 1" descr="Blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPr id="1757452736" name="Picture 1" descr="Blue text on a white background&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
+                <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
-[...2 lines deleted...]
-                  </a:stretch>
+                  <a:srcRect t="18424" b="34201"/>
+                  <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="3388360" cy="666750"/>
+                    <a:ext cx="3244215" cy="302895"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r>
+      <w:t>/</w:t>
+    </w:r>
+    <w:fldSimple w:instr=" SECTIONPAGES  \* Arabic  \* MERGEFORMAT ">
+      <w:r w:rsidR="00835D8F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75186E8D" w14:textId="77777777" w:rsidR="00130BE8" w:rsidRDefault="00130BE8" w:rsidP="00D60365">
+    <w:p w14:paraId="039BEFAB" w14:textId="77777777" w:rsidR="000B1771" w:rsidRDefault="000B1771" w:rsidP="009B40B3">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13D036B5" w14:textId="77777777" w:rsidR="00130BE8" w:rsidRDefault="00130BE8" w:rsidP="00D60365">
+    <w:p w14:paraId="702397A7" w14:textId="77777777" w:rsidR="000B1771" w:rsidRDefault="000B1771" w:rsidP="009B40B3">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="082B5B0F" w14:textId="68A45196" w:rsidR="00A23C75" w:rsidRDefault="00A23C75">
+  <w:p w14:paraId="1480A000" w14:textId="77777777" w:rsidR="008125C3" w:rsidRDefault="008125C3">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="506153A1" w14:textId="77777777" w:rsidR="00AB615F" w:rsidRPr="00AB615F" w:rsidRDefault="00AB615F" w:rsidP="00AB615F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="ng-directive"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0060A3"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AB615F">
+      <w:rPr>
+        <w:rStyle w:val="ng-directive"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0060A3"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>FULBRIGHT FINLAND</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="25E4C2AD" w14:textId="40D215F0" w:rsidR="000153E8" w:rsidRDefault="00AB615F" w:rsidP="00AB615F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="ng-directive"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0060A3"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AB615F">
+      <w:rPr>
+        <w:rStyle w:val="ng-directive"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0060A3"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>INTER-COUNTRY TRAVEL GRANT</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0D42DFEA" w14:textId="77777777" w:rsidR="00723BF9" w:rsidRPr="00AB615F" w:rsidRDefault="00723BF9" w:rsidP="00AB615F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BA4C843" w14:textId="387741C1" w:rsidR="008125C3" w:rsidRDefault="00E81A82">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02DAC382" wp14:editId="3E17439B">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="522249C7" wp14:editId="617384F6">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>3038475</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>72243</wp:posOffset>
+            <wp:posOffset>24553</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1483200" cy="784800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapThrough wrapText="bothSides">
+          <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="8881" y="1049"/>
               <wp:lineTo x="5273" y="3673"/>
               <wp:lineTo x="5550" y="10494"/>
               <wp:lineTo x="833" y="12068"/>
               <wp:lineTo x="555" y="15216"/>
               <wp:lineTo x="4995" y="18889"/>
               <wp:lineTo x="4995" y="19938"/>
               <wp:lineTo x="16373" y="19938"/>
               <wp:lineTo x="16373" y="18889"/>
-              <wp:lineTo x="21091" y="14691"/>
-[...1 lines deleted...]
-              <wp:lineTo x="10823" y="10494"/>
+              <wp:lineTo x="20814" y="14691"/>
+              <wp:lineTo x="19981" y="12068"/>
               <wp:lineTo x="15818" y="10494"/>
               <wp:lineTo x="16096" y="3673"/>
-              <wp:lineTo x="12488" y="1049"/>
+              <wp:lineTo x="12211" y="1049"/>
               <wp:lineTo x="8881" y="1049"/>
             </wp:wrapPolygon>
-          </wp:wrapThrough>
-          <wp:docPr id="89" name="Graphic 89"/>
+          </wp:wrapTight>
+          <wp:docPr id="1681454864" name="Graphic 1681454864"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1483200" cy="784800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46A57714"/>
+    <w:nsid w:val="02AF157A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9F0AF07E"/>
-    <w:lvl w:ilvl="0" w:tplc="A3884304">
+    <w:tmpl w:val="6102EE58"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="749080420">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F3E146B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2222BB06"/>
+    <w:lvl w:ilvl="0" w:tplc="8FC4D29E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38CE6BC5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED58F6F4"/>
+    <w:lvl w:ilvl="0" w:tplc="B44413C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50A514B9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="45DEB774"/>
+    <w:lvl w:ilvl="0" w:tplc="8FC4D29E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="561241CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F0066AE"/>
+    <w:lvl w:ilvl="0" w:tplc="8FC4D29E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F976F0D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="142C2DD8"/>
+    <w:lvl w:ilvl="0" w:tplc="8FC4D29E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="728F196C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CD8140A"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74373275"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2AA2536"/>
+    <w:lvl w:ilvl="0" w:tplc="8FC4D29E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74FD5740"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="71FAE070"/>
+    <w:lvl w:ilvl="0" w:tplc="20000003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7809546A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47701EB0"/>
+    <w:lvl w:ilvl="0" w:tplc="8FC4D29E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B344A00"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48569A3C"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2108649946">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1735853841">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="478113092">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1130628382">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1628194780">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2045790815">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="62028253">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="589779125">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1546336405">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1663776625">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="197937548">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D60365"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00F1055E"/>
+    <w:rsidRoot w:val="009B40B3"/>
+    <w:rsid w:val="00003A5C"/>
+    <w:rsid w:val="00003B13"/>
+    <w:rsid w:val="0001006B"/>
+    <w:rsid w:val="00013D1A"/>
+    <w:rsid w:val="000153E8"/>
+    <w:rsid w:val="000159D9"/>
+    <w:rsid w:val="00017332"/>
+    <w:rsid w:val="00020461"/>
+    <w:rsid w:val="0002216F"/>
+    <w:rsid w:val="000248E0"/>
+    <w:rsid w:val="000253CD"/>
+    <w:rsid w:val="000309FC"/>
+    <w:rsid w:val="00035FAD"/>
+    <w:rsid w:val="00050B34"/>
+    <w:rsid w:val="0005423B"/>
+    <w:rsid w:val="000551AC"/>
+    <w:rsid w:val="00055413"/>
+    <w:rsid w:val="00062E26"/>
+    <w:rsid w:val="0007020C"/>
+    <w:rsid w:val="00073A25"/>
+    <w:rsid w:val="00073B58"/>
+    <w:rsid w:val="00083B8F"/>
+    <w:rsid w:val="00085323"/>
+    <w:rsid w:val="00091479"/>
+    <w:rsid w:val="00096D63"/>
+    <w:rsid w:val="000A1C34"/>
+    <w:rsid w:val="000A43E8"/>
+    <w:rsid w:val="000A446D"/>
+    <w:rsid w:val="000B0D77"/>
+    <w:rsid w:val="000B1771"/>
+    <w:rsid w:val="000B46AD"/>
+    <w:rsid w:val="000C183E"/>
+    <w:rsid w:val="000C3CD0"/>
+    <w:rsid w:val="000C5235"/>
+    <w:rsid w:val="000D0AA5"/>
+    <w:rsid w:val="000D0E5B"/>
+    <w:rsid w:val="000D1CC4"/>
+    <w:rsid w:val="000D4AE7"/>
+    <w:rsid w:val="000D5D8F"/>
+    <w:rsid w:val="000E0151"/>
+    <w:rsid w:val="000E06EA"/>
+    <w:rsid w:val="000E5BD4"/>
+    <w:rsid w:val="000E6B05"/>
+    <w:rsid w:val="000F2741"/>
+    <w:rsid w:val="000F38C7"/>
+    <w:rsid w:val="00100CA9"/>
+    <w:rsid w:val="001044BF"/>
+    <w:rsid w:val="00104754"/>
+    <w:rsid w:val="0011031E"/>
+    <w:rsid w:val="00110736"/>
+    <w:rsid w:val="00121220"/>
+    <w:rsid w:val="00123E9B"/>
+    <w:rsid w:val="0012616D"/>
+    <w:rsid w:val="0012657C"/>
+    <w:rsid w:val="001341D6"/>
+    <w:rsid w:val="001405D4"/>
+    <w:rsid w:val="001412EA"/>
+    <w:rsid w:val="00147830"/>
+    <w:rsid w:val="00147B1B"/>
+    <w:rsid w:val="00150615"/>
+    <w:rsid w:val="001526C3"/>
+    <w:rsid w:val="001528FB"/>
+    <w:rsid w:val="00154C7C"/>
+    <w:rsid w:val="00155C75"/>
+    <w:rsid w:val="00156AAC"/>
+    <w:rsid w:val="00157131"/>
+    <w:rsid w:val="00162834"/>
+    <w:rsid w:val="00164A06"/>
+    <w:rsid w:val="0016682A"/>
+    <w:rsid w:val="00171ED3"/>
+    <w:rsid w:val="0017334D"/>
+    <w:rsid w:val="0017711E"/>
+    <w:rsid w:val="00191127"/>
+    <w:rsid w:val="00191463"/>
+    <w:rsid w:val="00195253"/>
+    <w:rsid w:val="00195560"/>
+    <w:rsid w:val="001A0A29"/>
+    <w:rsid w:val="001A1CBE"/>
+    <w:rsid w:val="001A2AA4"/>
+    <w:rsid w:val="001B1F40"/>
+    <w:rsid w:val="001B4E18"/>
+    <w:rsid w:val="001D08B2"/>
+    <w:rsid w:val="001D5ADE"/>
+    <w:rsid w:val="001D5EA2"/>
+    <w:rsid w:val="001E3777"/>
+    <w:rsid w:val="001F1605"/>
+    <w:rsid w:val="001F3655"/>
+    <w:rsid w:val="001F6A8F"/>
+    <w:rsid w:val="00200315"/>
+    <w:rsid w:val="00206A5E"/>
+    <w:rsid w:val="00207A87"/>
+    <w:rsid w:val="0021091E"/>
+    <w:rsid w:val="00211E09"/>
+    <w:rsid w:val="00212BFA"/>
+    <w:rsid w:val="002207FB"/>
+    <w:rsid w:val="00223C7B"/>
+    <w:rsid w:val="0022620D"/>
+    <w:rsid w:val="00232EAA"/>
+    <w:rsid w:val="00233966"/>
+    <w:rsid w:val="002339A2"/>
+    <w:rsid w:val="00235710"/>
+    <w:rsid w:val="0024171C"/>
+    <w:rsid w:val="00247966"/>
+    <w:rsid w:val="0025277C"/>
+    <w:rsid w:val="00254F22"/>
+    <w:rsid w:val="00257A5B"/>
+    <w:rsid w:val="002707F0"/>
+    <w:rsid w:val="00271A9D"/>
+    <w:rsid w:val="00272A0D"/>
+    <w:rsid w:val="00280169"/>
+    <w:rsid w:val="00282EB1"/>
+    <w:rsid w:val="00286A09"/>
+    <w:rsid w:val="00287DAF"/>
+    <w:rsid w:val="00291FBD"/>
+    <w:rsid w:val="002941DA"/>
+    <w:rsid w:val="00294A04"/>
+    <w:rsid w:val="002962B4"/>
+    <w:rsid w:val="002964D6"/>
+    <w:rsid w:val="002A5DCC"/>
+    <w:rsid w:val="002C0C4B"/>
+    <w:rsid w:val="002C1B1B"/>
+    <w:rsid w:val="002C3204"/>
+    <w:rsid w:val="002C5F85"/>
+    <w:rsid w:val="002C7673"/>
+    <w:rsid w:val="002D0F75"/>
+    <w:rsid w:val="002D28A7"/>
+    <w:rsid w:val="002D4847"/>
+    <w:rsid w:val="002D68AA"/>
+    <w:rsid w:val="002D6AA1"/>
+    <w:rsid w:val="002D78D3"/>
+    <w:rsid w:val="002E6AAC"/>
+    <w:rsid w:val="002F3A1E"/>
+    <w:rsid w:val="002F4099"/>
+    <w:rsid w:val="002F6921"/>
+    <w:rsid w:val="00300ABC"/>
+    <w:rsid w:val="00303078"/>
+    <w:rsid w:val="003037EF"/>
+    <w:rsid w:val="00305EF9"/>
+    <w:rsid w:val="00306353"/>
+    <w:rsid w:val="003139C4"/>
+    <w:rsid w:val="00316479"/>
+    <w:rsid w:val="00321DBE"/>
+    <w:rsid w:val="00322B35"/>
+    <w:rsid w:val="00323A6E"/>
+    <w:rsid w:val="00323F0E"/>
+    <w:rsid w:val="0033079D"/>
+    <w:rsid w:val="003339D2"/>
+    <w:rsid w:val="003343A9"/>
+    <w:rsid w:val="00342761"/>
+    <w:rsid w:val="00367D8A"/>
+    <w:rsid w:val="00372E5D"/>
+    <w:rsid w:val="0037314E"/>
+    <w:rsid w:val="00376D26"/>
+    <w:rsid w:val="0038056B"/>
+    <w:rsid w:val="00383215"/>
+    <w:rsid w:val="003862E9"/>
+    <w:rsid w:val="00387850"/>
+    <w:rsid w:val="0039531E"/>
+    <w:rsid w:val="00396EDA"/>
+    <w:rsid w:val="003A092C"/>
+    <w:rsid w:val="003A6349"/>
+    <w:rsid w:val="003B0FAF"/>
+    <w:rsid w:val="003B131B"/>
+    <w:rsid w:val="003C42C0"/>
+    <w:rsid w:val="003C64AC"/>
+    <w:rsid w:val="003C66DF"/>
+    <w:rsid w:val="003C6A3E"/>
+    <w:rsid w:val="003C6B91"/>
+    <w:rsid w:val="003D2A22"/>
+    <w:rsid w:val="003D7B65"/>
+    <w:rsid w:val="003E0AA9"/>
+    <w:rsid w:val="003E37E0"/>
+    <w:rsid w:val="003F05F1"/>
+    <w:rsid w:val="003F0697"/>
+    <w:rsid w:val="003F22AA"/>
+    <w:rsid w:val="003F7219"/>
+    <w:rsid w:val="003F777D"/>
+    <w:rsid w:val="003F7CC7"/>
+    <w:rsid w:val="004049F3"/>
+    <w:rsid w:val="0040625C"/>
+    <w:rsid w:val="0041109D"/>
+    <w:rsid w:val="00412EFB"/>
+    <w:rsid w:val="004236A7"/>
+    <w:rsid w:val="0042570B"/>
+    <w:rsid w:val="00437BCF"/>
+    <w:rsid w:val="0044600A"/>
+    <w:rsid w:val="00451116"/>
+    <w:rsid w:val="00451258"/>
+    <w:rsid w:val="00453212"/>
+    <w:rsid w:val="00454E4F"/>
+    <w:rsid w:val="00455E9D"/>
+    <w:rsid w:val="00456C6B"/>
+    <w:rsid w:val="00463CA9"/>
+    <w:rsid w:val="00471C60"/>
+    <w:rsid w:val="00475389"/>
+    <w:rsid w:val="00475472"/>
+    <w:rsid w:val="00477CB2"/>
+    <w:rsid w:val="00482742"/>
+    <w:rsid w:val="004853D9"/>
+    <w:rsid w:val="00491C25"/>
+    <w:rsid w:val="004924D5"/>
+    <w:rsid w:val="004A24D9"/>
+    <w:rsid w:val="004A6D2C"/>
+    <w:rsid w:val="004A7F1C"/>
+    <w:rsid w:val="004B622D"/>
+    <w:rsid w:val="004C3B51"/>
+    <w:rsid w:val="004C4F2D"/>
+    <w:rsid w:val="004C6AF9"/>
+    <w:rsid w:val="004D21F6"/>
+    <w:rsid w:val="004D565E"/>
+    <w:rsid w:val="004D5703"/>
+    <w:rsid w:val="004D75CE"/>
+    <w:rsid w:val="004E28A3"/>
+    <w:rsid w:val="004F1C79"/>
+    <w:rsid w:val="004F6108"/>
+    <w:rsid w:val="005016DA"/>
+    <w:rsid w:val="00506C37"/>
+    <w:rsid w:val="00515B16"/>
+    <w:rsid w:val="00520063"/>
+    <w:rsid w:val="00520BA3"/>
+    <w:rsid w:val="00520D96"/>
+    <w:rsid w:val="00521377"/>
+    <w:rsid w:val="005223B2"/>
+    <w:rsid w:val="0052652F"/>
+    <w:rsid w:val="00526799"/>
+    <w:rsid w:val="00526B2B"/>
+    <w:rsid w:val="005271B6"/>
+    <w:rsid w:val="005306DA"/>
+    <w:rsid w:val="00531EB6"/>
+    <w:rsid w:val="00532E1E"/>
+    <w:rsid w:val="005354D4"/>
+    <w:rsid w:val="005372B5"/>
+    <w:rsid w:val="00540FDD"/>
+    <w:rsid w:val="005430D0"/>
+    <w:rsid w:val="005675B0"/>
+    <w:rsid w:val="00567830"/>
+    <w:rsid w:val="0057466D"/>
+    <w:rsid w:val="00580030"/>
+    <w:rsid w:val="005805A2"/>
+    <w:rsid w:val="0058452A"/>
+    <w:rsid w:val="00585439"/>
+    <w:rsid w:val="005865B0"/>
+    <w:rsid w:val="005866E6"/>
+    <w:rsid w:val="005866EB"/>
+    <w:rsid w:val="00591E7F"/>
+    <w:rsid w:val="005A31DC"/>
+    <w:rsid w:val="005A5151"/>
+    <w:rsid w:val="005A6000"/>
+    <w:rsid w:val="005A7DBF"/>
+    <w:rsid w:val="005B36FD"/>
+    <w:rsid w:val="005B4E46"/>
+    <w:rsid w:val="005B7AF2"/>
+    <w:rsid w:val="005D1DD8"/>
+    <w:rsid w:val="005D611B"/>
+    <w:rsid w:val="005D646E"/>
+    <w:rsid w:val="005E076C"/>
+    <w:rsid w:val="005E473F"/>
+    <w:rsid w:val="005F0BF1"/>
+    <w:rsid w:val="005F4C07"/>
+    <w:rsid w:val="005F4C6D"/>
+    <w:rsid w:val="00601BAD"/>
+    <w:rsid w:val="006031EB"/>
+    <w:rsid w:val="00614615"/>
+    <w:rsid w:val="00614C37"/>
+    <w:rsid w:val="00622E97"/>
+    <w:rsid w:val="00626099"/>
+    <w:rsid w:val="00630815"/>
+    <w:rsid w:val="0065520A"/>
+    <w:rsid w:val="00655D6E"/>
+    <w:rsid w:val="0066615C"/>
+    <w:rsid w:val="006713EA"/>
+    <w:rsid w:val="0067254E"/>
+    <w:rsid w:val="00672883"/>
+    <w:rsid w:val="00675A99"/>
+    <w:rsid w:val="00676240"/>
+    <w:rsid w:val="006811AE"/>
+    <w:rsid w:val="0068503F"/>
+    <w:rsid w:val="006871E1"/>
+    <w:rsid w:val="00695950"/>
+    <w:rsid w:val="006963C4"/>
+    <w:rsid w:val="006976AB"/>
+    <w:rsid w:val="006A3B5B"/>
+    <w:rsid w:val="006B05B5"/>
+    <w:rsid w:val="006B2849"/>
+    <w:rsid w:val="006B72C2"/>
+    <w:rsid w:val="006C1CB0"/>
+    <w:rsid w:val="006C51C9"/>
+    <w:rsid w:val="006C5832"/>
+    <w:rsid w:val="006D2FEE"/>
+    <w:rsid w:val="006D509C"/>
+    <w:rsid w:val="006E1B5A"/>
+    <w:rsid w:val="006E2995"/>
+    <w:rsid w:val="006E468E"/>
+    <w:rsid w:val="006E61D4"/>
+    <w:rsid w:val="006E6D6E"/>
+    <w:rsid w:val="007037C1"/>
+    <w:rsid w:val="00704A47"/>
+    <w:rsid w:val="00707E9D"/>
+    <w:rsid w:val="00715A08"/>
+    <w:rsid w:val="00716B05"/>
+    <w:rsid w:val="007221A6"/>
+    <w:rsid w:val="00723BF9"/>
+    <w:rsid w:val="00723F40"/>
+    <w:rsid w:val="0072626F"/>
+    <w:rsid w:val="00730443"/>
+    <w:rsid w:val="00730B1E"/>
+    <w:rsid w:val="00730D40"/>
+    <w:rsid w:val="00735D8A"/>
+    <w:rsid w:val="007416FF"/>
+    <w:rsid w:val="00760891"/>
+    <w:rsid w:val="00763B66"/>
+    <w:rsid w:val="00763F88"/>
+    <w:rsid w:val="00765E15"/>
+    <w:rsid w:val="007663E0"/>
+    <w:rsid w:val="0076723E"/>
+    <w:rsid w:val="00770849"/>
+    <w:rsid w:val="00776548"/>
+    <w:rsid w:val="007773C5"/>
+    <w:rsid w:val="00780A69"/>
+    <w:rsid w:val="00781CD7"/>
+    <w:rsid w:val="00784468"/>
+    <w:rsid w:val="00785A87"/>
+    <w:rsid w:val="00786CC6"/>
+    <w:rsid w:val="0079013D"/>
+    <w:rsid w:val="00791645"/>
+    <w:rsid w:val="007A4E42"/>
+    <w:rsid w:val="007A559E"/>
+    <w:rsid w:val="007B192A"/>
+    <w:rsid w:val="007B3ACF"/>
+    <w:rsid w:val="007B533E"/>
+    <w:rsid w:val="007B69E4"/>
+    <w:rsid w:val="007B7902"/>
+    <w:rsid w:val="007C4BCB"/>
+    <w:rsid w:val="007D0A9F"/>
+    <w:rsid w:val="007D7456"/>
+    <w:rsid w:val="007F0541"/>
+    <w:rsid w:val="007F0ED1"/>
+    <w:rsid w:val="007F37B6"/>
+    <w:rsid w:val="007F40BA"/>
+    <w:rsid w:val="007F6E67"/>
+    <w:rsid w:val="007F74A0"/>
+    <w:rsid w:val="00802A07"/>
+    <w:rsid w:val="008125C3"/>
+    <w:rsid w:val="00815B85"/>
+    <w:rsid w:val="008160B4"/>
+    <w:rsid w:val="00820C7E"/>
+    <w:rsid w:val="00822EAA"/>
+    <w:rsid w:val="0083123E"/>
+    <w:rsid w:val="00835D8F"/>
+    <w:rsid w:val="008425B7"/>
+    <w:rsid w:val="00843909"/>
+    <w:rsid w:val="00843F3B"/>
+    <w:rsid w:val="00847E24"/>
+    <w:rsid w:val="00850DD2"/>
+    <w:rsid w:val="00856549"/>
+    <w:rsid w:val="008632DD"/>
+    <w:rsid w:val="00872612"/>
+    <w:rsid w:val="008762E2"/>
+    <w:rsid w:val="008804BD"/>
+    <w:rsid w:val="00882DD3"/>
+    <w:rsid w:val="008857F3"/>
+    <w:rsid w:val="0089132E"/>
+    <w:rsid w:val="00893335"/>
+    <w:rsid w:val="008953ED"/>
+    <w:rsid w:val="008A683F"/>
+    <w:rsid w:val="008A7FF0"/>
+    <w:rsid w:val="008B7FEB"/>
+    <w:rsid w:val="008C3AA5"/>
+    <w:rsid w:val="008C4A8A"/>
+    <w:rsid w:val="008C51A6"/>
+    <w:rsid w:val="008C78E4"/>
+    <w:rsid w:val="008D73DB"/>
+    <w:rsid w:val="008E1411"/>
+    <w:rsid w:val="008E15F4"/>
+    <w:rsid w:val="008E38AF"/>
+    <w:rsid w:val="008E398C"/>
+    <w:rsid w:val="008E5305"/>
+    <w:rsid w:val="008E6275"/>
+    <w:rsid w:val="008F0BFC"/>
+    <w:rsid w:val="008F193E"/>
+    <w:rsid w:val="008F2B55"/>
+    <w:rsid w:val="008F2F8A"/>
+    <w:rsid w:val="008F6191"/>
+    <w:rsid w:val="0090100D"/>
+    <w:rsid w:val="0090791E"/>
+    <w:rsid w:val="009136CF"/>
+    <w:rsid w:val="009153E9"/>
+    <w:rsid w:val="00930503"/>
+    <w:rsid w:val="00931149"/>
+    <w:rsid w:val="0093776B"/>
+    <w:rsid w:val="0094117C"/>
+    <w:rsid w:val="00942071"/>
+    <w:rsid w:val="00942237"/>
+    <w:rsid w:val="00945D3A"/>
+    <w:rsid w:val="00950319"/>
+    <w:rsid w:val="00952D81"/>
+    <w:rsid w:val="00956D8E"/>
+    <w:rsid w:val="009575F6"/>
+    <w:rsid w:val="00960DE1"/>
+    <w:rsid w:val="0096310C"/>
+    <w:rsid w:val="00964D61"/>
+    <w:rsid w:val="00967869"/>
+    <w:rsid w:val="00974D44"/>
+    <w:rsid w:val="00975247"/>
+    <w:rsid w:val="00975D40"/>
+    <w:rsid w:val="00976DD2"/>
+    <w:rsid w:val="0098013D"/>
+    <w:rsid w:val="009808F2"/>
+    <w:rsid w:val="009818A0"/>
+    <w:rsid w:val="00990A78"/>
+    <w:rsid w:val="00997A75"/>
+    <w:rsid w:val="009B2477"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rsid w:val="009B7A5F"/>
+    <w:rsid w:val="009C04D0"/>
+    <w:rsid w:val="009C18C7"/>
+    <w:rsid w:val="009D11EA"/>
+    <w:rsid w:val="009D4682"/>
+    <w:rsid w:val="009D61D8"/>
+    <w:rsid w:val="009E78D6"/>
+    <w:rsid w:val="009F4584"/>
+    <w:rsid w:val="009F6C54"/>
+    <w:rsid w:val="009F73F3"/>
+    <w:rsid w:val="00A015A3"/>
+    <w:rsid w:val="00A07004"/>
+    <w:rsid w:val="00A25CF4"/>
+    <w:rsid w:val="00A313BC"/>
+    <w:rsid w:val="00A35966"/>
+    <w:rsid w:val="00A4078D"/>
+    <w:rsid w:val="00A45275"/>
+    <w:rsid w:val="00A6146C"/>
+    <w:rsid w:val="00A67A39"/>
+    <w:rsid w:val="00A824F7"/>
+    <w:rsid w:val="00A91B04"/>
+    <w:rsid w:val="00AA1AC4"/>
+    <w:rsid w:val="00AA1B6D"/>
+    <w:rsid w:val="00AA4F98"/>
+    <w:rsid w:val="00AA7ADC"/>
+    <w:rsid w:val="00AB1958"/>
+    <w:rsid w:val="00AB2B55"/>
+    <w:rsid w:val="00AB3616"/>
+    <w:rsid w:val="00AB44E4"/>
+    <w:rsid w:val="00AB615F"/>
+    <w:rsid w:val="00AB770C"/>
+    <w:rsid w:val="00AD161D"/>
+    <w:rsid w:val="00AD170F"/>
+    <w:rsid w:val="00AE1F1D"/>
+    <w:rsid w:val="00AE4554"/>
+    <w:rsid w:val="00AF3127"/>
+    <w:rsid w:val="00AF51C7"/>
+    <w:rsid w:val="00AF593E"/>
+    <w:rsid w:val="00B11E4E"/>
+    <w:rsid w:val="00B11F83"/>
+    <w:rsid w:val="00B21CF2"/>
+    <w:rsid w:val="00B22526"/>
+    <w:rsid w:val="00B3135B"/>
+    <w:rsid w:val="00B317DB"/>
+    <w:rsid w:val="00B32277"/>
+    <w:rsid w:val="00B327EA"/>
+    <w:rsid w:val="00B35689"/>
+    <w:rsid w:val="00B431E7"/>
+    <w:rsid w:val="00B43A19"/>
+    <w:rsid w:val="00B4412D"/>
+    <w:rsid w:val="00B451D3"/>
+    <w:rsid w:val="00B45587"/>
+    <w:rsid w:val="00B45988"/>
+    <w:rsid w:val="00B46503"/>
+    <w:rsid w:val="00B46DFB"/>
+    <w:rsid w:val="00B5094A"/>
+    <w:rsid w:val="00B51447"/>
+    <w:rsid w:val="00B55B37"/>
+    <w:rsid w:val="00B6135B"/>
+    <w:rsid w:val="00B663CE"/>
+    <w:rsid w:val="00B76A81"/>
+    <w:rsid w:val="00B95CFD"/>
+    <w:rsid w:val="00BA2117"/>
+    <w:rsid w:val="00BA286D"/>
+    <w:rsid w:val="00BB5582"/>
+    <w:rsid w:val="00BC03A3"/>
+    <w:rsid w:val="00BC0A7F"/>
+    <w:rsid w:val="00BC4A3C"/>
+    <w:rsid w:val="00BC4E6C"/>
+    <w:rsid w:val="00BC5D12"/>
+    <w:rsid w:val="00BC6970"/>
+    <w:rsid w:val="00BD5A0E"/>
+    <w:rsid w:val="00BD6FA5"/>
+    <w:rsid w:val="00BE06E5"/>
+    <w:rsid w:val="00BE31CF"/>
+    <w:rsid w:val="00BE4010"/>
+    <w:rsid w:val="00BE4185"/>
+    <w:rsid w:val="00BF4C07"/>
+    <w:rsid w:val="00BF5D2B"/>
+    <w:rsid w:val="00BF74BE"/>
+    <w:rsid w:val="00C01B95"/>
+    <w:rsid w:val="00C037E8"/>
+    <w:rsid w:val="00C03863"/>
+    <w:rsid w:val="00C03D63"/>
+    <w:rsid w:val="00C05D40"/>
+    <w:rsid w:val="00C1025A"/>
+    <w:rsid w:val="00C149FA"/>
+    <w:rsid w:val="00C20267"/>
+    <w:rsid w:val="00C21547"/>
+    <w:rsid w:val="00C217DF"/>
+    <w:rsid w:val="00C442A5"/>
+    <w:rsid w:val="00C44DD8"/>
+    <w:rsid w:val="00C57189"/>
+    <w:rsid w:val="00C61BF3"/>
+    <w:rsid w:val="00C62101"/>
+    <w:rsid w:val="00C66A9F"/>
+    <w:rsid w:val="00C94238"/>
+    <w:rsid w:val="00CA32CE"/>
+    <w:rsid w:val="00CA5D24"/>
+    <w:rsid w:val="00CA75F7"/>
+    <w:rsid w:val="00CB3E43"/>
+    <w:rsid w:val="00CD6076"/>
+    <w:rsid w:val="00CD6536"/>
+    <w:rsid w:val="00CE1841"/>
+    <w:rsid w:val="00CE71F2"/>
+    <w:rsid w:val="00CF0380"/>
+    <w:rsid w:val="00CF5458"/>
+    <w:rsid w:val="00CF7C48"/>
+    <w:rsid w:val="00D00509"/>
+    <w:rsid w:val="00D03247"/>
+    <w:rsid w:val="00D06C29"/>
+    <w:rsid w:val="00D07BCA"/>
+    <w:rsid w:val="00D130E0"/>
+    <w:rsid w:val="00D15F3B"/>
+    <w:rsid w:val="00D22BFF"/>
+    <w:rsid w:val="00D33FAB"/>
+    <w:rsid w:val="00D35B4E"/>
+    <w:rsid w:val="00D369D1"/>
+    <w:rsid w:val="00D36B4A"/>
+    <w:rsid w:val="00D46493"/>
+    <w:rsid w:val="00D46D15"/>
+    <w:rsid w:val="00D50E34"/>
+    <w:rsid w:val="00D50E72"/>
+    <w:rsid w:val="00D5291C"/>
+    <w:rsid w:val="00D566D6"/>
+    <w:rsid w:val="00D601F9"/>
+    <w:rsid w:val="00D76CA3"/>
+    <w:rsid w:val="00D76F26"/>
+    <w:rsid w:val="00D77128"/>
+    <w:rsid w:val="00D80BC7"/>
+    <w:rsid w:val="00D81444"/>
+    <w:rsid w:val="00D84CF4"/>
+    <w:rsid w:val="00D86EA8"/>
+    <w:rsid w:val="00D90B64"/>
+    <w:rsid w:val="00D92B9C"/>
+    <w:rsid w:val="00DA1808"/>
+    <w:rsid w:val="00DA4EAC"/>
+    <w:rsid w:val="00DA4F14"/>
+    <w:rsid w:val="00DA6A59"/>
+    <w:rsid w:val="00DA6C93"/>
+    <w:rsid w:val="00DA7FD5"/>
+    <w:rsid w:val="00DB6E34"/>
+    <w:rsid w:val="00DC456D"/>
+    <w:rsid w:val="00DC655C"/>
+    <w:rsid w:val="00DD1622"/>
+    <w:rsid w:val="00DD3CB6"/>
+    <w:rsid w:val="00DD46D5"/>
+    <w:rsid w:val="00DD7D9E"/>
+    <w:rsid w:val="00DE1B3F"/>
+    <w:rsid w:val="00DE30E2"/>
+    <w:rsid w:val="00DE3D65"/>
+    <w:rsid w:val="00DE506D"/>
+    <w:rsid w:val="00DE601B"/>
+    <w:rsid w:val="00DE7087"/>
+    <w:rsid w:val="00DF173A"/>
+    <w:rsid w:val="00DF397F"/>
+    <w:rsid w:val="00DF3C50"/>
+    <w:rsid w:val="00E03700"/>
+    <w:rsid w:val="00E04B35"/>
+    <w:rsid w:val="00E04BC2"/>
+    <w:rsid w:val="00E07E26"/>
+    <w:rsid w:val="00E20DFA"/>
+    <w:rsid w:val="00E40B41"/>
+    <w:rsid w:val="00E4108A"/>
+    <w:rsid w:val="00E417B8"/>
+    <w:rsid w:val="00E41E99"/>
+    <w:rsid w:val="00E4304D"/>
+    <w:rsid w:val="00E43B8B"/>
+    <w:rsid w:val="00E53929"/>
+    <w:rsid w:val="00E54518"/>
+    <w:rsid w:val="00E57633"/>
+    <w:rsid w:val="00E6091D"/>
+    <w:rsid w:val="00E60C05"/>
+    <w:rsid w:val="00E62E28"/>
+    <w:rsid w:val="00E633E4"/>
+    <w:rsid w:val="00E669D1"/>
+    <w:rsid w:val="00E74BEF"/>
+    <w:rsid w:val="00E81A82"/>
+    <w:rsid w:val="00E84BFF"/>
+    <w:rsid w:val="00EA2727"/>
+    <w:rsid w:val="00EB27D9"/>
+    <w:rsid w:val="00EB3CDC"/>
+    <w:rsid w:val="00EB4342"/>
+    <w:rsid w:val="00EC04CF"/>
+    <w:rsid w:val="00EC4CFC"/>
+    <w:rsid w:val="00ED15C7"/>
+    <w:rsid w:val="00EE4ABA"/>
+    <w:rsid w:val="00EE65B0"/>
+    <w:rsid w:val="00EE79AD"/>
+    <w:rsid w:val="00EF03FF"/>
+    <w:rsid w:val="00EF0A2C"/>
+    <w:rsid w:val="00EF0DA7"/>
+    <w:rsid w:val="00EF23B7"/>
+    <w:rsid w:val="00EF2486"/>
+    <w:rsid w:val="00EF7D8B"/>
+    <w:rsid w:val="00F04D56"/>
+    <w:rsid w:val="00F05F34"/>
+    <w:rsid w:val="00F06AE0"/>
+    <w:rsid w:val="00F07302"/>
+    <w:rsid w:val="00F115C8"/>
+    <w:rsid w:val="00F127B4"/>
+    <w:rsid w:val="00F15AB4"/>
+    <w:rsid w:val="00F15C60"/>
+    <w:rsid w:val="00F22919"/>
+    <w:rsid w:val="00F23560"/>
+    <w:rsid w:val="00F23DD9"/>
+    <w:rsid w:val="00F23F96"/>
+    <w:rsid w:val="00F269EF"/>
+    <w:rsid w:val="00F315E9"/>
+    <w:rsid w:val="00F3311E"/>
+    <w:rsid w:val="00F360CC"/>
+    <w:rsid w:val="00F36681"/>
+    <w:rsid w:val="00F401B1"/>
+    <w:rsid w:val="00F420CC"/>
+    <w:rsid w:val="00F5383E"/>
+    <w:rsid w:val="00F5395E"/>
+    <w:rsid w:val="00F543C9"/>
+    <w:rsid w:val="00F54718"/>
+    <w:rsid w:val="00F611D9"/>
+    <w:rsid w:val="00F61C7B"/>
+    <w:rsid w:val="00F64939"/>
+    <w:rsid w:val="00F65DE7"/>
+    <w:rsid w:val="00F72ECB"/>
+    <w:rsid w:val="00F8339F"/>
+    <w:rsid w:val="00F87A18"/>
+    <w:rsid w:val="00F90C8D"/>
+    <w:rsid w:val="00F94D06"/>
+    <w:rsid w:val="00FA45D8"/>
+    <w:rsid w:val="00FA50D6"/>
+    <w:rsid w:val="00FA54A6"/>
+    <w:rsid w:val="00FA5F59"/>
+    <w:rsid w:val="00FA7697"/>
+    <w:rsid w:val="00FB172A"/>
+    <w:rsid w:val="00FB1C12"/>
+    <w:rsid w:val="00FB5BD3"/>
+    <w:rsid w:val="00FC527A"/>
+    <w:rsid w:val="00FC5B74"/>
+    <w:rsid w:val="00FD5000"/>
+    <w:rsid w:val="00FD56C6"/>
+    <w:rsid w:val="00FD596E"/>
+    <w:rsid w:val="00FE44DA"/>
+    <w:rsid w:val="00FE71E3"/>
+    <w:rsid w:val="00FF0CEC"/>
+    <w:rsid w:val="00FF206C"/>
+    <w:rsid w:val="00FF26F8"/>
+    <w:rsid w:val="00FF51F8"/>
+    <w:rsid w:val="00FF6A08"/>
+    <w:rsid w:val="00FF72E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="053D9B3E"/>
+  <w14:docId w14:val="574C13EF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4145EA33-F62D-4089-A180-EB35A3C7DB4A}"/>
+  <w15:docId w15:val="{6FBBFC1A-15B1-494A-91CE-F476110DBC1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3889,893 +8720,2180 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="004B622D"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F04D56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00822EAA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F04D56"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00822EAA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:caps/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D60365"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D60365"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D60365"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-    <w:name w:val="Footer Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D60365"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00AF5DFD"/>
+    <w:rsid w:val="009B40B3"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ng-directive">
     <w:name w:val="ng-directive"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00AF5DFD"/>
+    <w:rsid w:val="009B40B3"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000E296D"/>
+    <w:rsid w:val="009B40B3"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009B40B3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009B40B3"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Paragraph0">
+    <w:name w:val="Paragraph"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00DE3D65"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="000E296D"/>
+    <w:rsid w:val="00156AAC"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00156AAC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Aptosstandard">
+    <w:name w:val="Aptos standard"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00156AAC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
+    <w:name w:val="Style2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="007B192A"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000E296D"/>
+    <w:rsid w:val="00CF7C48"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F6921"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A43E8"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/request/rK5vqTiKjqnL6ALeDVQ1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fulbrightsuomisaatio.sharepoint.com/:f:/s/FulbrightFinlandCloud/IgA7ryYg_mJjRYi5o79VQoyfAaZytUKotWvChNXjh4epCuQ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fulbrightsuomisaatio.sharepoint.com/:f:/s/FulbrightFinlandCloud/IgA7ryYg_mJjRYi5o79VQoyfAaZytUKotWvChNXjh4epCuQ" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="798BFE7F959C4D14A8D80C3C0811D7D9"/>
+        <w:name w:val="F417703D5BB643CBB5B15885302CDC96"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EC19D3D2-A266-49C5-AE16-5D6C2A1E57A5}"/>
+        <w:guid w:val="{F5094A0C-21E1-4454-9E3B-1A770B77765C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="0055561E" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="798BFE7F959C4D14A8D80C3C0811D7D9"/>
+            <w:pStyle w:val="F417703D5BB643CBB5B15885302CDC961"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="73E2EA72590F44F4B2C1567D0EDA4051"/>
+        <w:name w:val="7A4AF3A16D184C5DADF2FE52AFE6CE1C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CC78042B-DC8B-4DE1-8197-AFEDDE1EDDD1}"/>
+        <w:guid w:val="{FA65FE76-9B10-4A7C-BA27-D2CD154D5F40}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="0055561E" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="73E2EA72590F44F4B2C1567D0EDA4051"/>
+            <w:pStyle w:val="7A4AF3A16D184C5DADF2FE52AFE6CE1C1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">        </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">       </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">         </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">       </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5243037B71BB4CAB9DD9C9E6564684D7"/>
+        <w:name w:val="06FB00D36D3544F99F68DEE6309FFA15"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{32CCE02A-B613-4C4A-B8E6-EA99034C05C8}"/>
+        <w:guid w:val="{9A55566B-011A-412E-9D39-75773D082DCF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="0055561E" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="5243037B71BB4CAB9DD9C9E6564684D7"/>
+            <w:pStyle w:val="06FB00D36D3544F99F68DEE6309FFA151"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3520151CA53A455FAC5F4ACF25A34397"/>
+        <w:name w:val="B257E5DF3FFF4F43A82B0EC1F81DF5E1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{50CCE5B4-A0AE-4B97-A479-52A4A8EA06F4}"/>
+        <w:guid w:val="{2BA51BDB-56B4-40C8-93A6-9E078492404D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="0055561E" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="3520151CA53A455FAC5F4ACF25A34397"/>
+            <w:pStyle w:val="B257E5DF3FFF4F43A82B0EC1F81DF5E11"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="BF18C1B3593D4182BFC5428D01B38B8E"/>
+        <w:name w:val="AF84F0F0B6DA4E67AD63E2D69490D51E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{ADD874CA-C3F3-47A6-8995-2559AF5FDA97}"/>
+        <w:guid w:val="{D11876DE-7DF1-42B3-90EE-787C911C8898}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="0055561E" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="BF18C1B3593D4182BFC5428D01B38B8E"/>
+            <w:pStyle w:val="AF84F0F0B6DA4E67AD63E2D69490D51E1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="79D57D1BE6364AB3923E35B1450C78BD"/>
+        <w:name w:val="A6C13A3A0F9643AE83DAF817C06156AF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{114BED33-CB83-43F3-86AA-586BB16F9104}"/>
+        <w:guid w:val="{E5E1849C-7E7B-49F9-9BC3-66091C04AB2B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="0055561E" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="79D57D1BE6364AB3923E35B1450C78BD"/>
+            <w:pStyle w:val="A6C13A3A0F9643AE83DAF817C06156AF1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6C95B0E0B5FD4007B1417F3E196E3AA4"/>
+        <w:name w:val="E16359D99F244438A644BD24BFFB4C00"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{EE1AC404-DE72-4C77-A89A-44BC92085BF0}"/>
+        <w:guid w:val="{582B2C07-CD90-4BE7-9CDD-B9FCE8B20414}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="0055561E" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="6C95B0E0B5FD4007B1417F3E196E3AA4"/>
+            <w:pStyle w:val="E16359D99F244438A644BD24BFFB4C002"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A3C43FEC48694CEE8F96D404B2433831"/>
+        <w:name w:val="41CD9C53FA2A4DFEB5885E3862D62816"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{BE260779-E3AB-412E-A7A3-0972FBBE8030}"/>
+        <w:guid w:val="{6A7B4675-8CFB-4F82-A01E-E5560829422A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="0055561E" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="A3C43FEC48694CEE8F96D404B2433831"/>
+            <w:pStyle w:val="41CD9C53FA2A4DFEB5885E3862D628162"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                           </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="EB88045B281740BE901E4233920E7C9D"/>
+        <w:name w:val="EB8526E7594246A0B7A2CFEB889C9949"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DF571F8A-C335-4A87-8A93-DBDC4942ACF8}"/>
+        <w:guid w:val="{3BA93FD9-FF08-4BBE-B634-F140B2442892}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="00E95943" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="EB88045B281740BE901E4233920E7C9D"/>
+            <w:pStyle w:val="EB8526E7594246A0B7A2CFEB889C99492"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B20338E93C0D43AFBF4EB7565998855A"/>
+        <w:name w:val="6785FE3EC1804515A2154701B84E5A5A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F0110639-A294-4277-B778-29D5AB820255}"/>
+        <w:guid w:val="{1225087B-F3E7-4D0A-A5E9-F2887417AD62}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="B20338E93C0D43AFBF4EB7565998855A"/>
+            <w:pStyle w:val="6785FE3EC1804515A2154701B84E5A5A1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00FC7E06">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="747474"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t>Click or tap to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F4E13F25CD7140A295D00215B679FC37"/>
+        <w:name w:val="F793B6E1E96D44AE9C1B470CE1464F6B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{B3C9C5AD-D93D-410A-A03A-32C28CBE735B}"/>
+        <w:guid w:val="{0C5DE191-70D2-41C6-8421-A13B3253F11F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="F4E13F25CD7140A295D00215B679FC37"/>
+            <w:pStyle w:val="F793B6E1E96D44AE9C1B470CE1464F6B1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r w:rsidRPr="00730B1E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t>Click to enter a date (dd/mm/yyyy).</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4C3D881A840E4D6CA0A9140D4B456519"/>
+        <w:name w:val="B767697A843F4CB6974C4017DE311229"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4820D1B9-49FE-439C-B5A2-2F1AE8EE0088}"/>
+        <w:guid w:val="{374DD071-9F8B-4C7A-B456-C22DB4E4CE65}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="4C3D881A840E4D6CA0A9140D4B456519"/>
+            <w:pStyle w:val="B767697A843F4CB6974C4017DE3112291"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DD30A6EF1C164231BEE98E9BC2BECB20"/>
+        <w:name w:val="2E84A977E9AB4DF686872BB29A670BB7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7409F12F-4653-4FB2-810E-BD0D8B2DBF97}"/>
+        <w:guid w:val="{0B1B690D-CD97-4232-AD28-417072927AD5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="DD30A6EF1C164231BEE98E9BC2BECB20"/>
+            <w:pStyle w:val="2E84A977E9AB4DF686872BB29A670BB71"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="40ED9AE2D99B4353BD388F21F3EF2BA7"/>
+        <w:name w:val="979AC015C98C4E51A50FEC26743715E6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{C4ADE5D4-0FFF-4F2E-B7B3-87C21758A964}"/>
+        <w:guid w:val="{FDBB85CD-9517-4DC6-AE9F-5A18618E16AD}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="40ED9AE2D99B4353BD388F21F3EF2BA7"/>
+            <w:pStyle w:val="979AC015C98C4E51A50FEC26743715E61"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="F7AEA43707EA449DBFA425455A722AC5"/>
+        <w:name w:val="BCC8E8C54E9D4D20A8BBFE06929F8012"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D8A005B1-7214-4FB5-9DD9-517F6B39A718}"/>
+        <w:guid w:val="{6A0D824C-2F7B-4E6B-9E56-77666FCB1CF7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="F7AEA43707EA449DBFA425455A722AC5"/>
+            <w:pStyle w:val="BCC8E8C54E9D4D20A8BBFE06929F80121"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1A822ABD532942FC9B26754DDCE92C59"/>
+        <w:name w:val="725B3533E1C94A4A923FACA352E9D41A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F49FE600-CAB6-4981-8DE0-996E2643E8E6}"/>
+        <w:guid w:val="{317EE959-0D87-4205-B8D7-07D5B5C54E03}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="1A822ABD532942FC9B26754DDCE92C59"/>
+            <w:pStyle w:val="725B3533E1C94A4A923FACA352E9D41A1"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t>Select from the list.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C617B75CB5294D33A439AA762E7A2E1D"/>
+        <w:name w:val="B4059EAD4B424BD59A39CC6E2AF58B49"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F9C0F121-6E06-4389-AE3C-A13A47687B95}"/>
+        <w:guid w:val="{C7034C19-F989-451B-B721-56D40E9B55AF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="C617B75CB5294D33A439AA762E7A2E1D"/>
+            <w:pStyle w:val="B4059EAD4B424BD59A39CC6E2AF58B491"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
-              <w:lang w:val="en-US"/>
+              <w:rStyle w:val="Aptosstandard"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="BE0A60A727CF4D91B2D0466364657DAF"/>
+        <w:name w:val="DF99E31F35734CDB8C5000B98175D8D2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{ACE516A1-436B-405C-B618-21A9239EFEDD}"/>
+        <w:guid w:val="{001F68D5-D15C-42B1-B694-585AF9F7C9FC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E" w:rsidP="0064235E">
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
           <w:pPr>
-            <w:pStyle w:val="BE0A60A727CF4D91B2D0466364657DAF"/>
+            <w:pStyle w:val="DF99E31F35734CDB8C5000B98175D8D21"/>
           </w:pPr>
-          <w:r w:rsidRPr="00616804">
+          <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">        </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>Click here to enter text.</w:t>
+            <w:t xml:space="preserve">       </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t xml:space="preserve">         </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
+            <w:t xml:space="preserve">       </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:name w:val="4461278E42CD404FBB4D1D9ADD2E7048"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{3BDBE58D-A6A1-4ECB-B97A-DFA7185D2771}"/>
+        <w:guid w:val="{A6493C1D-4663-471F-9F90-370B02A94FD9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0064235E" w:rsidRDefault="0064235E">
-          <w:r w:rsidRPr="00FC4A10">
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
+          <w:pPr>
+            <w:pStyle w:val="4461278E42CD404FBB4D1D9ADD2E70481"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CF3CB36E2F834288A3679943CB7AD31F"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BF53F4C7-51AC-48B3-8EA1-44068CC85736}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
+          <w:pPr>
+            <w:pStyle w:val="CF3CB36E2F834288A3679943CB7AD31F1"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                           </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A0447C65D118405097122806626ED285"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{37F6E41E-0088-46D4-A728-A8B562EDC443}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
+          <w:pPr>
+            <w:pStyle w:val="A0447C65D118405097122806626ED285"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B50AEB08EFEE4E39A5AEA75CF5F2824A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{092D0EEB-4E0B-48DD-ABDF-A53B89405878}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
+          <w:pPr>
+            <w:pStyle w:val="B50AEB08EFEE4E39A5AEA75CF5F2824A"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="18C6CD5EE38948009B5635483BF06DC2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{932D187B-100A-4112-ADA4-8966FBC82DCB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
+          <w:pPr>
+            <w:pStyle w:val="18C6CD5EE38948009B5635483BF06DC2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EABA3B20006D404094397122F0289E8B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4581BE4D-2E8F-40AF-BA97-7F11530E4FF1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00515EFE" w:rsidRDefault="00A50E63" w:rsidP="00A50E63">
+          <w:pPr>
+            <w:pStyle w:val="EABA3B20006D404094397122F0289E8B"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FECC1BCF7E6147139388A605DAF14EDC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{07E13773-961F-4640-A4C0-E0955AF88E77}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="008E58CB" w:rsidRDefault="003D17AB" w:rsidP="003D17AB">
+          <w:pPr>
+            <w:pStyle w:val="FECC1BCF7E6147139388A605DAF14EDC"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Aptosstandard"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                                                                                                                            </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A80EE14920F943B49ED85701B04C043C"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F7E3DB6F-5EE8-4483-A165-273DF382E34F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00124883" w:rsidRDefault="00586FE5" w:rsidP="00586FE5">
+          <w:pPr>
+            <w:pStyle w:val="A80EE14920F943B49ED85701B04C043C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00730B1E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
             </w:rPr>
-            <w:t>Click or tap here to enter text.</w:t>
+            <w:t>Click to enter a date (dd/mm/yyyy).</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="439AA8F354BF49D6999CEB5AD09165C2"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{64DE2252-EF62-4150-B7BB-12FEA631E30B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00124883" w:rsidRDefault="00586FE5" w:rsidP="00586FE5">
+          <w:pPr>
+            <w:pStyle w:val="439AA8F354BF49D6999CEB5AD09165C2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00730B1E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="747474" w:themeColor="background2" w:themeShade="80"/>
+            </w:rPr>
+            <w:t>Click to enter a date (dd/mm/yyyy).</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CF506EF5CEF24429889BE6171BACB40E"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A8F1E844-F66E-4AA6-8859-E0D5E4DAD4B4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00124883" w:rsidRDefault="00586FE5" w:rsidP="00586FE5">
+          <w:pPr>
+            <w:pStyle w:val="CF506EF5CEF24429889BE6171BACB40E"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="747474"/>
+            </w:rPr>
+            <w:t>Amount in EUR.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="48A2AEFA066047CCBAA8E92233BAEA35"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{85D93473-6823-4862-8E54-3C96584B3297}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00124883" w:rsidRDefault="00586FE5" w:rsidP="00586FE5">
+          <w:pPr>
+            <w:pStyle w:val="48A2AEFA066047CCBAA8E92233BAEA35"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="747474"/>
+            </w:rPr>
+            <w:t>Amount in EUR.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7A336C4D06B94DFFB2D55BE5BEAB616D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3F59EB01-945D-4210-847E-462535534AAE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00124883" w:rsidRDefault="00586FE5" w:rsidP="00586FE5">
+          <w:pPr>
+            <w:pStyle w:val="7A336C4D06B94DFFB2D55BE5BEAB616D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                               </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">               </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                  </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                               </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">       </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1013F989B0E24188B9055B6734198938"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4DB2B84A-B5DD-4E76-B414-D5B70E364A5C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00124883" w:rsidRDefault="00586FE5" w:rsidP="00586FE5">
+          <w:pPr>
+            <w:pStyle w:val="1013F989B0E24188B9055B6734198938"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                               </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">               </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                      </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                               </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">       </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C62F4E005CF1441AA148982C21E994F3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F66A6AA5-03EF-439F-B307-9B8616D6E8C1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00124883" w:rsidRDefault="00586FE5" w:rsidP="00586FE5">
+          <w:pPr>
+            <w:pStyle w:val="C62F4E005CF1441AA148982C21E994F3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                               </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">               </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">              </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                      </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">  </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                               </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">                                                </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00BB5582">
+            <w:rPr>
+              <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:rPr>
+            <w:t xml:space="preserve">       </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...13 lines deleted...]
-    <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="1304"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0064235E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+    <w:rsidRoot w:val="002C127E"/>
+    <w:rsid w:val="00020461"/>
+    <w:rsid w:val="000A50AD"/>
+    <w:rsid w:val="00124883"/>
+    <w:rsid w:val="002C127E"/>
+    <w:rsid w:val="002F4099"/>
+    <w:rsid w:val="003C55DB"/>
+    <w:rsid w:val="003D17AB"/>
+    <w:rsid w:val="00515B16"/>
+    <w:rsid w:val="00515EFE"/>
+    <w:rsid w:val="0055561E"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rsid w:val="00622E97"/>
+    <w:rsid w:val="006C0806"/>
+    <w:rsid w:val="00757FDA"/>
+    <w:rsid w:val="00785A87"/>
+    <w:rsid w:val="007E6F5F"/>
+    <w:rsid w:val="008E58CB"/>
+    <w:rsid w:val="008E7697"/>
+    <w:rsid w:val="00926366"/>
+    <w:rsid w:val="009406C2"/>
+    <w:rsid w:val="00956D8E"/>
+    <w:rsid w:val="00A015A3"/>
+    <w:rsid w:val="00A103B3"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:rsid w:val="00A8717C"/>
+    <w:rsid w:val="00AB3616"/>
+    <w:rsid w:val="00B32277"/>
+    <w:rsid w:val="00B43A19"/>
+    <w:rsid w:val="00BB35AB"/>
+    <w:rsid w:val="00C01B95"/>
+    <w:rsid w:val="00C427C4"/>
+    <w:rsid w:val="00C80877"/>
+    <w:rsid w:val="00C94454"/>
+    <w:rsid w:val="00CD6536"/>
+    <w:rsid w:val="00E95943"/>
+    <w:rsid w:val="00ED15C7"/>
+    <w:rsid w:val="00EE57A1"/>
+    <w:rsid w:val="00F93A0D"/>
+    <w:rsid w:val="00FA50D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-FI"/>
+  <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="en-FI" w:eastAsia="en-FI" w:bidi="ar-SA"/>
+        <w:lang w:val="fi-FI" w:eastAsia="fi-FI" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5155,181 +11273,744 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0064235E"/>
+    <w:rsid w:val="00586FE5"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="798BFE7F959C4D14A8D80C3C0811D7D9">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACF9EEA7D3CD4F79B83E76E08611EA1A">
+    <w:name w:val="ACF9EEA7D3CD4F79B83E76E08611EA1A"/>
+    <w:rsid w:val="003D17AB"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="73E2EA72590F44F4B2C1567D0EDA4051">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FECC1BCF7E6147139388A605DAF14EDC">
+    <w:name w:val="FECC1BCF7E6147139388A605DAF14EDC"/>
+    <w:rsid w:val="003D17AB"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5243037B71BB4CAB9DD9C9E6564684D7">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Aptosstandard">
+    <w:name w:val="Aptos standard"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="003D17AB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3520151CA53A455FAC5F4ACF25A34397">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F793B6E1E96D44AE9C1B470CE1464F6B1">
+    <w:name w:val="F793B6E1E96D44AE9C1B470CE1464F6B1"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF18C1B3593D4182BFC5428D01B38B8E">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6785FE3EC1804515A2154701B84E5A5A1">
+    <w:name w:val="6785FE3EC1804515A2154701B84E5A5A1"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="79D57D1BE6364AB3923E35B1450C78BD">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F417703D5BB643CBB5B15885302CDC961">
+    <w:name w:val="F417703D5BB643CBB5B15885302CDC961"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C95B0E0B5FD4007B1417F3E196E3AA4">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E84A977E9AB4DF686872BB29A670BB71">
+    <w:name w:val="2E84A977E9AB4DF686872BB29A670BB71"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3C43FEC48694CEE8F96D404B2433831">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B767697A843F4CB6974C4017DE3112291">
+    <w:name w:val="B767697A843F4CB6974C4017DE3112291"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB88045B281740BE901E4233920E7C9D">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="41CD9C53FA2A4DFEB5885E3862D628162">
+    <w:name w:val="41CD9C53FA2A4DFEB5885E3862D628162"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B20338E93C0D43AFBF4EB7565998855A">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A4AF3A16D184C5DADF2FE52AFE6CE1C1">
+    <w:name w:val="7A4AF3A16D184C5DADF2FE52AFE6CE1C1"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F4E13F25CD7140A295D00215B679FC37">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E16359D99F244438A644BD24BFFB4C002">
+    <w:name w:val="E16359D99F244438A644BD24BFFB4C002"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C3D881A840E4D6CA0A9140D4B456519">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06FB00D36D3544F99F68DEE6309FFA151">
+    <w:name w:val="06FB00D36D3544F99F68DEE6309FFA151"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD30A6EF1C164231BEE98E9BC2BECB20">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B257E5DF3FFF4F43A82B0EC1F81DF5E11">
+    <w:name w:val="B257E5DF3FFF4F43A82B0EC1F81DF5E11"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40ED9AE2D99B4353BD388F21F3EF2BA7">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AF84F0F0B6DA4E67AD63E2D69490D51E1">
+    <w:name w:val="AF84F0F0B6DA4E67AD63E2D69490D51E1"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F7AEA43707EA449DBFA425455A722AC5">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="979AC015C98C4E51A50FEC26743715E61">
+    <w:name w:val="979AC015C98C4E51A50FEC26743715E61"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A822ABD532942FC9B26754DDCE92C59">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6C13A3A0F9643AE83DAF817C06156AF1">
+    <w:name w:val="A6C13A3A0F9643AE83DAF817C06156AF1"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C617B75CB5294D33A439AA762E7A2E1D">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB8526E7594246A0B7A2CFEB889C99492">
+    <w:name w:val="EB8526E7594246A0B7A2CFEB889C99492"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE0A60A727CF4D91B2D0466364657DAF">
-[...1 lines deleted...]
-    <w:rsid w:val="0064235E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCC8E8C54E9D4D20A8BBFE06929F80121">
+    <w:name w:val="BCC8E8C54E9D4D20A8BBFE06929F80121"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="725B3533E1C94A4A923FACA352E9D41A1">
+    <w:name w:val="725B3533E1C94A4A923FACA352E9D41A1"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B4059EAD4B424BD59A39CC6E2AF58B491">
+    <w:name w:val="B4059EAD4B424BD59A39CC6E2AF58B491"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4461278E42CD404FBB4D1D9ADD2E70481">
+    <w:name w:val="4461278E42CD404FBB4D1D9ADD2E70481"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF3CB36E2F834288A3679943CB7AD31F1">
+    <w:name w:val="CF3CB36E2F834288A3679943CB7AD31F1"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DF99E31F35734CDB8C5000B98175D8D21">
+    <w:name w:val="DF99E31F35734CDB8C5000B98175D8D21"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5776CFDC7642432DBA53D8E8F199D2F11">
+    <w:name w:val="5776CFDC7642432DBA53D8E8F199D2F11"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B0B109B41CEA49CB9F086D1B995709C51">
+    <w:name w:val="B0B109B41CEA49CB9F086D1B995709C51"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="422F1FFE3F24496CAFA6B207D920997E1">
+    <w:name w:val="422F1FFE3F24496CAFA6B207D920997E1"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:pPr>
+      <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B466AD0B61F6479C825177C28FEB7E9D">
+    <w:name w:val="B466AD0B61F6479C825177C28FEB7E9D"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6331EAD6034343ED8B12A73435A7076E">
+    <w:name w:val="6331EAD6034343ED8B12A73435A7076E"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B704FAA1D5F243F685FE07873ED0995C">
+    <w:name w:val="B704FAA1D5F243F685FE07873ED0995C"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48F411EDFCEA4248962A0BB40993E074">
+    <w:name w:val="48F411EDFCEA4248962A0BB40993E074"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0447C65D118405097122806626ED285">
+    <w:name w:val="A0447C65D118405097122806626ED285"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B50AEB08EFEE4E39A5AEA75CF5F2824A">
+    <w:name w:val="B50AEB08EFEE4E39A5AEA75CF5F2824A"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18C6CD5EE38948009B5635483BF06DC2">
+    <w:name w:val="18C6CD5EE38948009B5635483BF06DC2"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EABA3B20006D404094397122F0289E8B">
+    <w:name w:val="EABA3B20006D404094397122F0289E8B"/>
+    <w:rsid w:val="00A50E63"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D97BDBB882B74FD0A15DE76A0C7155DB">
+    <w:name w:val="D97BDBB882B74FD0A15DE76A0C7155DB"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="822308F4C45C44CC8FF6A73BFC9F2609">
+    <w:name w:val="822308F4C45C44CC8FF6A73BFC9F2609"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="528F416D022440F8ABB38090D645C8F2">
+    <w:name w:val="528F416D022440F8ABB38090D645C8F2"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D4A023274274468A9741F7927DDAF63B">
+    <w:name w:val="D4A023274274468A9741F7927DDAF63B"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D0820E7A50A4DF4AAF308B2DFBC6773">
+    <w:name w:val="5D0820E7A50A4DF4AAF308B2DFBC6773"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="98BB915FB88C452C8F231E8C2B29EBB7">
+    <w:name w:val="98BB915FB88C452C8F231E8C2B29EBB7"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9726E1439B364F859AC3384B742BFB0C">
+    <w:name w:val="9726E1439B364F859AC3384B742BFB0C"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A1C57E3E1D43485BBC7FF24E2AA297D0">
+    <w:name w:val="A1C57E3E1D43485BBC7FF24E2AA297D0"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2653835EACCD4E52ACFDF7333A6D030D">
+    <w:name w:val="2653835EACCD4E52ACFDF7333A6D030D"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="009D6BDE63E74E969A46721A89DC5908">
+    <w:name w:val="009D6BDE63E74E969A46721A89DC5908"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C8EB4050C3674FCE8DDEB90C8C89ECC3">
+    <w:name w:val="C8EB4050C3674FCE8DDEB90C8C89ECC3"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E2D9418263F465392840989F3480DE4">
+    <w:name w:val="6E2D9418263F465392840989F3480DE4"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C57D63C8B5D14B80B3F3BACC8C2A5BAE">
+    <w:name w:val="C57D63C8B5D14B80B3F3BACC8C2A5BAE"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5746B20656654EB1B51A225D95C1C3D1">
+    <w:name w:val="5746B20656654EB1B51A225D95C1C3D1"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A80EE14920F943B49ED85701B04C043C">
+    <w:name w:val="A80EE14920F943B49ED85701B04C043C"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="439AA8F354BF49D6999CEB5AD09165C2">
+    <w:name w:val="439AA8F354BF49D6999CEB5AD09165C2"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53E73CAC34E245F987D106B14CC68048">
+    <w:name w:val="53E73CAC34E245F987D106B14CC68048"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="239956EC8E0A4EC0B11359CC43BB4587">
+    <w:name w:val="239956EC8E0A4EC0B11359CC43BB4587"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF506EF5CEF24429889BE6171BACB40E">
+    <w:name w:val="CF506EF5CEF24429889BE6171BACB40E"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="48A2AEFA066047CCBAA8E92233BAEA35">
+    <w:name w:val="48A2AEFA066047CCBAA8E92233BAEA35"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A336C4D06B94DFFB2D55BE5BEAB616D">
+    <w:name w:val="7A336C4D06B94DFFB2D55BE5BEAB616D"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F6AE4E8F783842D5884DE8C5679539A2">
+    <w:name w:val="F6AE4E8F783842D5884DE8C5679539A2"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E442D1ADD1B94A9795250E2D95E5ACE2">
+    <w:name w:val="E442D1ADD1B94A9795250E2D95E5ACE2"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F2F694B29E34C4DAAF7E74268D69E0C">
+    <w:name w:val="6F2F694B29E34C4DAAF7E74268D69E0C"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="97C88DCD5B2C4017B8942769863D06C3">
+    <w:name w:val="97C88DCD5B2C4017B8942769863D06C3"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3713EEFB31740E284E9E1978FFD4033">
+    <w:name w:val="D3713EEFB31740E284E9E1978FFD4033"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1570B7CBE2A94B3281A2C1884A9DB727">
+    <w:name w:val="1570B7CBE2A94B3281A2C1884A9DB727"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9BE41BAD1E64B28A572C58BCBAE4BC6">
+    <w:name w:val="E9BE41BAD1E64B28A572C58BCBAE4BC6"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1013F989B0E24188B9055B6734198938">
+    <w:name w:val="1013F989B0E24188B9055B6734198938"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C62F4E005CF1441AA148982C21E994F3">
+    <w:name w:val="C62F4E005CF1441AA148982C21E994F3"/>
+    <w:rsid w:val="00586FE5"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5337,51 +12018,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5448,65 +12129,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5527,85 +12208,128 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD3E1F5B-E0D5-465B-813D-5A9D51FFD64A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2468</Characters>
+  <Pages>4</Pages>
+  <Words>1221</Words>
+  <Characters>6962</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2895</CharactersWithSpaces>
+  <CharactersWithSpaces>8167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tanja Mitchell</dc:creator>
+  <dc:creator>Saara Martikainen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
+    <vt:lpwstr>1acabcd5-858a-4229-90cb-a86f33b2ed30</vt:lpwstr>
+  </property>
+</Properties>
+</file>